--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -1,278 +1,268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hannah.mitchell\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\FunPolicy\Natural Environment\TBHSPA, SANG &amp; SAMM and SW London Waterbodies SPA\Inflation Info\2026-27 Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2335101E-FBAA-4FEB-A004-14EF57F104F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D8F03F30-1CB8-4B56-ACB6-08ABFCC4D4DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Calculator" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="N">0</definedName>
     <definedName name="No">Calculator!$H$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Calculator!$A$1:$J$43</definedName>
     <definedName name="Y" localSheetId="0">(Calculator!B1048556*0.07)*9615</definedName>
     <definedName name="Y">Calculator!$H$24</definedName>
     <definedName name="Yes">Calculator!$H$24</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
-        <xcalcf:feature name="microsoft.com:LET_WF"/>
-[...1 lines deleted...]
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I30" i="1" l="1"/>
   <c r="I29" i="1"/>
-  <c r="I28" i="1"/>
   <c r="D19" i="1"/>
   <c r="D10" i="1"/>
   <c r="G6" i="1"/>
   <c r="G19" i="1" l="1"/>
   <c r="F19" i="1"/>
   <c r="G18" i="1"/>
   <c r="F18" i="1"/>
   <c r="D18" i="1"/>
   <c r="G17" i="1"/>
   <c r="F17" i="1"/>
   <c r="D17" i="1"/>
   <c r="G16" i="1"/>
   <c r="F16" i="1"/>
   <c r="D16" i="1"/>
   <c r="G15" i="1"/>
   <c r="F15" i="1"/>
   <c r="D15" i="1"/>
   <c r="H15" i="1" l="1"/>
   <c r="H18" i="1"/>
   <c r="H19" i="1"/>
   <c r="H17" i="1"/>
   <c r="G20" i="1"/>
   <c r="H16" i="1"/>
   <c r="H20" i="1" l="1"/>
   <c r="H21" i="1" s="1"/>
-  <c r="F6" i="1" l="1"/>
+  <c r="I28" i="1" l="1"/>
+  <c r="F6" i="1"/>
   <c r="G7" i="1" l="1"/>
   <c r="G8" i="1"/>
   <c r="G9" i="1"/>
   <c r="G10" i="1"/>
   <c r="F10" i="1"/>
   <c r="F9" i="1"/>
   <c r="F8" i="1"/>
   <c r="F7" i="1"/>
   <c r="D9" i="1"/>
   <c r="D8" i="1"/>
   <c r="D7" i="1"/>
   <c r="D6" i="1"/>
   <c r="G11" i="1" l="1"/>
   <c r="H8" i="1"/>
   <c r="H9" i="1"/>
   <c r="H7" i="1"/>
   <c r="H6" i="1"/>
   <c r="H10" i="1"/>
   <c r="H11" i="1" l="1"/>
   <c r="I27" i="1" l="1"/>
   <c r="I31" i="1" s="1"/>
   <c r="I32" i="1"/>
   <c r="I34" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="42">
   <si>
+    <t>Occupancy</t>
+  </si>
+  <si>
+    <t>1 bed</t>
+  </si>
+  <si>
+    <t>2 bed</t>
+  </si>
+  <si>
+    <t>3 bed</t>
+  </si>
+  <si>
+    <t>4 bed</t>
+  </si>
+  <si>
+    <t>5+ bed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Occupancy </t>
+  </si>
+  <si>
+    <t>Net Occupancy</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Infrastructure Type</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Tariff</t>
+  </si>
+  <si>
+    <t>Contribution</t>
+  </si>
+  <si>
+    <t>Standard</t>
+  </si>
+  <si>
+    <t>Tariff Y/N</t>
+  </si>
+  <si>
+    <t>SANG</t>
+  </si>
+  <si>
+    <t>SAMM</t>
+  </si>
+  <si>
+    <t>Tariff Calculations</t>
+  </si>
+  <si>
+    <t>Please enter site name here</t>
+  </si>
+  <si>
+    <t>Yes=</t>
+  </si>
+  <si>
+    <t>No=</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>For all dwellings proposed within 400m-5km of the Thames Basin Heaths SPA</t>
+  </si>
+  <si>
+    <t>For dwellings proposed within 5km-7km of the Thames Basin Heaths SPA (sites of 50 dwellings or more only)</t>
+  </si>
+  <si>
+    <t>Proposed Units</t>
+  </si>
+  <si>
+    <t>Existing Units</t>
+  </si>
+  <si>
+    <t>Net Units</t>
+  </si>
+  <si>
+    <t>£903.5 per occupant</t>
+  </si>
+  <si>
+    <t>8ha per 1,000 population (5km Zone)</t>
+  </si>
+  <si>
+    <t>2ha per 1,000 population (5-7km Zone)</t>
+  </si>
+  <si>
     <t>Runnymede SANG/SAMM Contributions Calculator for</t>
   </si>
   <si>
+    <t>Total SANG</t>
+  </si>
+  <si>
+    <t>Total SAMM</t>
+  </si>
+  <si>
+    <t>Total SANG &amp; SAMM</t>
+  </si>
+  <si>
+    <t>Signature</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
     <t>Please enter application reference here</t>
   </si>
   <si>
-    <t>Please enter site name here</t>
-[...49 lines deleted...]
-  <si>
     <t>Total @25%</t>
   </si>
   <si>
-    <t>Yes=</t>
-[...31 lines deleted...]
-  <si>
     <t>£903.5 per occupant @ 25%</t>
   </si>
   <si>
-    <t>2ha per 1,000 population (5-7km Zone)</t>
-[...4 lines deleted...]
-  <si>
     <t>£457.29 per occupant</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>£457.29 per occupant @ 25%</t>
-  </si>
-[...13 lines deleted...]
-    <t>Date</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -578,51 +568,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -878,1185 +868,846 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:I43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2:H2"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="20.453125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.26953125" customWidth="1"/>
+    <col min="2" max="2" width="20.44140625" customWidth="1"/>
+    <col min="3" max="4" width="14.5546875" customWidth="1"/>
+    <col min="5" max="5" width="13.21875" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
-    <col min="7" max="7" width="17.26953125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="11.7265625" customWidth="1"/>
+    <col min="7" max="7" width="17.21875" customWidth="1"/>
+    <col min="8" max="8" width="13.77734375" customWidth="1"/>
+    <col min="9" max="9" width="11.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="35" t="s">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="44" t="s">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
     </row>
-    <row r="3" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="36" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A5" s="12"/>
       <c r="B5" s="13"/>
       <c r="C5" s="13" t="s">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="D5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="13" t="s">
+      <c r="G5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="13" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="6" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14"/>
       <c r="B6" s="3" t="s">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="C6" s="29">
         <v>0</v>
       </c>
       <c r="D6" s="15">
         <f>C6*1.4</f>
         <v>0</v>
       </c>
       <c r="E6" s="29">
         <v>0</v>
       </c>
       <c r="F6" s="15">
         <f>E6*1.4</f>
         <v>0</v>
       </c>
       <c r="G6" s="15">
         <f t="shared" ref="G6:H10" si="0">C6-E6</f>
         <v>0</v>
       </c>
       <c r="H6" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
       <c r="B7" s="3" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="C7" s="29">
         <v>0</v>
       </c>
       <c r="D7" s="15">
         <f>C7*1.85</f>
         <v>0</v>
       </c>
       <c r="E7" s="29">
         <v>0</v>
       </c>
       <c r="F7" s="15">
         <f>E7*1.85</f>
         <v>0</v>
       </c>
       <c r="G7" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H7" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
       <c r="B8" s="3" t="s">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="C8" s="29">
         <v>0</v>
       </c>
       <c r="D8" s="15">
         <f>C8*2.5</f>
         <v>0</v>
       </c>
       <c r="E8" s="29">
         <v>0</v>
       </c>
       <c r="F8" s="15">
         <f>E8*2.5</f>
         <v>0</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A9" s="14"/>
       <c r="B9" s="3" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="C9" s="29">
         <v>0</v>
       </c>
       <c r="D9" s="15">
         <f>C9*2.85</f>
         <v>0</v>
       </c>
       <c r="E9" s="29">
         <v>0</v>
       </c>
       <c r="F9" s="15">
         <f>E9*2.85</f>
         <v>0</v>
       </c>
       <c r="G9" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H9" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="14"/>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="C10" s="29">
         <v>0</v>
       </c>
       <c r="D10" s="15">
         <f>C10*3.7</f>
         <v>0</v>
       </c>
       <c r="E10" s="29">
         <v>0</v>
       </c>
       <c r="F10" s="15">
         <f>E10*3.7</f>
         <v>0</v>
       </c>
       <c r="G10" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H10" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:9" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="14"/>
       <c r="B11" s="3" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15">
         <f>SUM(G6:G10)</f>
         <v>0</v>
       </c>
       <c r="H11" s="15">
         <f>SUM(H6:H10)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B12" s="6"/>
       <c r="C12" s="2"/>
       <c r="D12" s="7"/>
       <c r="E12" s="2"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="9"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="16" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="17"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A14" s="18"/>
       <c r="B14" s="13"/>
       <c r="C14" s="13" t="s">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="D14" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E14" s="13" t="s">
+      <c r="G14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F14" s="13" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="1:9" x14ac:dyDescent="0.35">
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="19"/>
       <c r="B15" s="3" t="s">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="C15" s="29">
         <v>0</v>
       </c>
       <c r="D15" s="15">
         <f>C15*1.4</f>
         <v>0</v>
       </c>
       <c r="E15" s="29">
         <v>0</v>
       </c>
       <c r="F15" s="15">
         <f>E15*1.4</f>
         <v>0</v>
       </c>
       <c r="G15" s="15">
         <f t="shared" ref="G15:H19" si="1">C15-E15</f>
         <v>0</v>
       </c>
       <c r="H15" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I15" s="2"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="19"/>
       <c r="B16" s="3" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="C16" s="29">
         <v>0</v>
       </c>
       <c r="D16" s="15">
         <f>C16*1.85</f>
         <v>0</v>
       </c>
       <c r="E16" s="29">
         <v>0</v>
       </c>
       <c r="F16" s="15">
         <f>E16*1.85</f>
         <v>0</v>
       </c>
       <c r="G16" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H16" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I16" s="2"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="19"/>
       <c r="B17" s="3" t="s">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="C17" s="29">
         <v>0</v>
       </c>
       <c r="D17" s="15">
         <f>C17*2.5</f>
         <v>0</v>
       </c>
       <c r="E17" s="29">
         <v>0</v>
       </c>
       <c r="F17" s="15">
         <f>E17*2.5</f>
         <v>0</v>
       </c>
       <c r="G17" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H17" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I17" s="2"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="19"/>
       <c r="B18" s="3" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="C18" s="29">
         <v>0</v>
       </c>
       <c r="D18" s="15">
         <f>C18*2.85</f>
         <v>0</v>
       </c>
       <c r="E18" s="29">
         <v>0</v>
       </c>
       <c r="F18" s="15">
         <f>E18*2.85</f>
         <v>0</v>
       </c>
       <c r="G18" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H18" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I18" s="2"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="19"/>
       <c r="B19" s="3" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="C19" s="29">
         <v>0</v>
       </c>
       <c r="D19" s="15">
         <f>C19*3.7</f>
         <v>0</v>
       </c>
       <c r="E19" s="29">
         <v>0</v>
       </c>
       <c r="F19" s="15">
         <f>E19*3.7</f>
         <v>0</v>
       </c>
       <c r="G19" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H19" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I19" s="2"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="19"/>
       <c r="B20" s="3" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15">
         <f>SUM(G15:G19)</f>
         <v>0</v>
       </c>
       <c r="H20" s="15">
         <f>SUM(H15:H19)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="19"/>
       <c r="B21" s="3" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15">
         <f>(H20*0.25)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="17"/>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="G24" s="20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H24" s="21">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B25" s="22" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G25" s="20" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H25" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="23" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C26" s="38" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D26" s="40"/>
       <c r="E26" s="38" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F26" s="39"/>
       <c r="G26" s="40"/>
       <c r="H26" s="24" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="I26" s="24" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="41" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D27" s="48"/>
       <c r="E27" s="41" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F27" s="56"/>
       <c r="G27" s="48"/>
       <c r="H27" s="4">
         <v>0</v>
       </c>
       <c r="I27" s="26">
         <f>IF(H27=1,(H11*903.5),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="25" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="C28" s="41" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D28" s="42"/>
       <c r="E28" s="41" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F28" s="43"/>
       <c r="G28" s="42"/>
       <c r="H28" s="4">
         <v>0</v>
       </c>
       <c r="I28" s="26">
         <f>IF(H28=1,(H21*903.5),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B29" s="25" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="C29" s="57" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D29" s="58"/>
       <c r="E29" s="41" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="F29" s="43"/>
       <c r="G29" s="42"/>
       <c r="H29" s="4">
         <v>0</v>
       </c>
       <c r="I29" s="26">
-        <f>IF(H29=1,(H11*443.11),0)</f>
-[...3 lines deleted...]
-    <row r="30" spans="1:9" x14ac:dyDescent="0.35">
+        <f>IF(H29=1,(H11*457.29),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B30" s="25" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="C30" s="60" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D30" s="61"/>
       <c r="E30" s="57" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="F30" s="59"/>
       <c r="G30" s="58"/>
       <c r="H30" s="5">
         <v>0</v>
       </c>
       <c r="I30" s="26">
-        <f>IF(H30=1,(H21*443.11),0)</f>
-[...3 lines deleted...]
-    <row r="31" spans="1:9" x14ac:dyDescent="0.35">
+        <f>IF(H30=1,(H21*457.29),0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B31" s="27" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="C31" s="45"/>
       <c r="D31" s="46"/>
       <c r="E31" s="46"/>
       <c r="F31" s="46"/>
       <c r="G31" s="46"/>
       <c r="H31" s="47"/>
       <c r="I31" s="28">
         <f>SUM(I27:I28)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B32" s="30" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C32" s="51"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="51"/>
       <c r="I32" s="31">
         <f>SUM(I29:I30)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B33" s="52"/>
       <c r="C33" s="53"/>
       <c r="D33" s="53"/>
       <c r="E33" s="53"/>
       <c r="F33" s="53"/>
       <c r="G33" s="53"/>
       <c r="H33" s="53"/>
       <c r="I33" s="54"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B34" s="32" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C34" s="33"/>
       <c r="D34" s="33"/>
       <c r="E34" s="33"/>
       <c r="F34" s="33"/>
       <c r="G34" s="33"/>
       <c r="H34" s="33"/>
       <c r="I34" s="34">
         <f>I31+I32</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" s="50" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B36" s="50"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
       <c r="G36" s="49"/>
       <c r="H36" s="49"/>
       <c r="I36" s="49"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" s="50"/>
       <c r="B37" s="50"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="49"/>
       <c r="F37" s="49"/>
       <c r="G37" s="49"/>
       <c r="H37" s="49"/>
       <c r="I37" s="49"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A38" s="50"/>
       <c r="B38" s="50"/>
       <c r="C38" s="49"/>
       <c r="D38" s="49"/>
       <c r="E38" s="49"/>
       <c r="F38" s="49"/>
       <c r="G38" s="49"/>
       <c r="H38" s="49"/>
       <c r="I38" s="49"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="50"/>
       <c r="B39" s="50"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="49"/>
       <c r="F39" s="49"/>
       <c r="G39" s="49"/>
       <c r="H39" s="49"/>
       <c r="I39" s="49"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="50"/>
       <c r="B40" s="50"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="49"/>
       <c r="F40" s="49"/>
       <c r="G40" s="49"/>
       <c r="H40" s="49"/>
       <c r="I40" s="49"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" s="50"/>
       <c r="B41" s="50"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="49"/>
       <c r="F41" s="49"/>
       <c r="G41" s="49"/>
       <c r="H41" s="49"/>
       <c r="I41" s="49"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="50"/>
       <c r="B42" s="50"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="49"/>
       <c r="F42" s="49"/>
       <c r="G42" s="49"/>
       <c r="H42" s="49"/>
       <c r="I42" s="49"/>
     </row>
-    <row r="43" spans="1:9" ht="18.5" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:9" ht="18" x14ac:dyDescent="0.3">
       <c r="A43" s="50" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B43" s="50"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="55"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="muowzgi3XuB9QvHT/Vai61ImHwivPR+C7tMUVL4uUGLG6kTX0ZHd3hxot++pqCEQqWjDhEwak5iH42CorbB6UA==" saltValue="8ASuQlHonjER7CJPp5YnpA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="fIhVigw4jnlUp7GjQifXDyGBoGbO9t1zIdT9dmVoU0T3gwRvzJZIcsOiG55yGlWpg4V8P3tETLK6ozQ9/Jnarw==" saltValue="mBI5lmUxizhoZG3bWVEN6w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <protectedRanges>
     <protectedRange sqref="E6:E12 E15:E21" name="Range2"/>
     <protectedRange sqref="C6:C12 C15:C21" name="Range1"/>
   </protectedRanges>
   <mergeCells count="20">
     <mergeCell ref="C31:H31"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="C36:I42"/>
     <mergeCell ref="A36:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="C32:H32"/>
     <mergeCell ref="B33:I33"/>
     <mergeCell ref="C43:I43"/>
     <mergeCell ref="E27:G27"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="E30:G30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="E29:G29"/>
     <mergeCell ref="A2:D3"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="E28:G28"/>
     <mergeCell ref="E2:H2"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H27:H30" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$H$24:$H$25</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...317 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Calculator</vt:lpstr>
       <vt:lpstr>No</vt:lpstr>
       <vt:lpstr>Calculator!Print_Area</vt:lpstr>
       <vt:lpstr>Y</vt:lpstr>
       <vt:lpstr>Yes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>John Devonshire</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>