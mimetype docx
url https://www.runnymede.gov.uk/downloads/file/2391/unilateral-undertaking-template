--- v0 (2025-12-18)
+++ v1 (2026-06-19)
@@ -1226,58 +1226,60 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D468D15" w14:textId="77777777" w:rsidR="00592EFE" w:rsidRPr="00791A9C" w:rsidRDefault="00592EFE" w:rsidP="00383D8E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8280"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00447B87" w:rsidRPr="00FE056B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mortgagee</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00447B87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00791A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769F528A" w14:textId="77777777" w:rsidR="003C5B72" w:rsidRDefault="003C5B72" w:rsidP="00A766EF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:sectPr w:rsidR="003C5B72" w:rsidSect="00FE2060">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
@@ -2862,51 +2864,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF7C00" w:rsidRPr="00CF7C00">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D34E915" w14:textId="77777777" w:rsidR="00592EFE" w:rsidRPr="00791A9C" w:rsidRDefault="00592EFE" w:rsidP="00383D8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51DEB840" w14:textId="00B8B40E" w:rsidR="00592EFE" w:rsidRPr="00791A9C" w:rsidRDefault="00592EFE" w:rsidP="00BB04F6">
+    <w:p w14:paraId="51DEB840" w14:textId="5BF3017E" w:rsidR="00592EFE" w:rsidRPr="00791A9C" w:rsidRDefault="00592EFE" w:rsidP="00BB04F6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB04F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidR="004E69F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -2919,110 +2921,155 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00791A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB04F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Runnymede Borough Council</w:t>
       </w:r>
       <w:r w:rsidRPr="00791A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Civic Offices, Station Road, Addlestone, Surrey KT15 2AH (“the Borough Council”)</w:t>
+        <w:t xml:space="preserve"> of Civic </w:t>
+      </w:r>
+      <w:r w:rsidR="00B441F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Station Road, Addlestone, Surrey KT15 2AH (“the Borough Council”)</w:t>
       </w:r>
       <w:r w:rsidR="001B721B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684F3F1F" w14:textId="77777777" w:rsidR="00592EFE" w:rsidRPr="00791A9C" w:rsidRDefault="00592EFE" w:rsidP="00383D8E">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="684F3F1F" w14:textId="148D1C70" w:rsidR="00592EFE" w:rsidRPr="00791A9C" w:rsidRDefault="00CB02ED" w:rsidP="00CB02ED">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5817"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="43357A3A" w14:textId="77777777" w:rsidR="00592EFE" w:rsidRPr="00791A9C" w:rsidRDefault="00592EFE" w:rsidP="00383D8E">
       <w:pPr>
         <w:pStyle w:val="CM19"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791A9C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Recitals </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759EE779" w14:textId="77777777" w:rsidR="00592EFE" w:rsidRPr="00791A9C" w:rsidRDefault="00592EFE" w:rsidP="00915932">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Borough Council is the local planning authority for the purposes of Section 106 of the Act for the area within which the Application Site is situated.</w:t>
+        <w:t xml:space="preserve">The Borough Council is the local planning authority for the purposes of Section 106 of the Act for the area </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00791A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00791A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which the Application Site is situated.</w:t>
       </w:r>
       <w:r w:rsidRPr="00791A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C22F614" w14:textId="77777777" w:rsidR="00592EFE" w:rsidRDefault="00592EFE" w:rsidP="00915932">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791A9C">
         <w:rPr>
@@ -3929,51 +3976,69 @@
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="006E060A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00034432">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:endnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="006E060A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">is willing to enter into this </w:t>
+        <w:t xml:space="preserve">is willing to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E060A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enter into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E060A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this </w:t>
       </w:r>
       <w:r w:rsidR="00B320F8" w:rsidRPr="006E060A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Undertaking </w:t>
       </w:r>
       <w:r w:rsidRPr="006E060A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to give its consent to the same]</w:t>
       </w:r>
       <w:r w:rsidR="001B721B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -4176,73 +4241,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300B3C25" w14:textId="2C4FC5FF" w:rsidR="00592EFE" w:rsidRPr="00791A9C" w:rsidRDefault="001F33AB" w:rsidP="00BB04F6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D4252F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D4252F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00592EFE" w:rsidRPr="00791A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Deed reflects the form of </w:t>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00592EFE" w:rsidRPr="00791A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deed reflects the form of </w:t>
       </w:r>
       <w:r w:rsidR="00B320F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>undertaking</w:t>
       </w:r>
       <w:r w:rsidR="00B320F8" w:rsidRPr="00791A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00592EFE" w:rsidRPr="00791A9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that the Borough Council </w:t>
       </w:r>
@@ -4301,176 +4376,170 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4261"/>
         <w:gridCol w:w="5027"/>
       </w:tblGrid>
       <w:tr w:rsidR="00592EFE" w:rsidRPr="00CE290E" w14:paraId="5F5C0EE0" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A715F5F" w14:textId="77777777" w:rsidR="00592EFE" w:rsidRPr="00CE290E" w:rsidRDefault="00592EFE" w:rsidP="00CE290E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WORDS AND EXPRESSIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A6492AE" w14:textId="77777777" w:rsidR="00592EFE" w:rsidRPr="00CE290E" w:rsidRDefault="00592EFE" w:rsidP="00CE290E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MEANINGS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592EFE" w:rsidRPr="00CE290E" w14:paraId="607DD755" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69B39644" w14:textId="77777777" w:rsidR="00592EFE" w:rsidRPr="00CE290E" w:rsidRDefault="00592EFE" w:rsidP="00383D8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Act”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2998A850" w14:textId="77777777" w:rsidR="00592EFE" w:rsidRPr="00CE290E" w:rsidRDefault="00592EFE" w:rsidP="00CE290E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Town and Country Planning Act 1990 (as amended).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="4E1069A2" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56BAC2A7" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00383D8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Application”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55CA5449" w14:textId="2D2F9E26" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="002D13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>application made to the Borough Council and dated</w:t>
             </w:r>
             <w:r w:rsidR="00835525">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4660,280 +4729,282 @@
               <w:t>for planning permission for the Development on t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>he Application Site as set out at Schedule 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="300CAD35" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66B14204" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00A81537" w:rsidRDefault="001E1099" w:rsidP="00383D8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A81537">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Application Site”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="393E8F4F" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00A81537" w:rsidRDefault="001E1099" w:rsidP="00CE290E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A81537">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">the site </w:t>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A81537">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> site </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB04F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">edged red on the attached Plan which is </w:t>
             </w:r>
             <w:r w:rsidRPr="00A81537">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the subject of the Application for Planning </w:t>
             </w:r>
             <w:r w:rsidRPr="00A81537">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Permission more particularly described in Schedule 1 of this Deed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="6DC49EB4" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="715D861E" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E46DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>“Commencement of Development”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BEF321F" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00383D8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1262A79B" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00CE290E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the date upon which any act or material operation is carried out or begun with the meaning of Section 56 of the Act in accordance with the planning permission issued pursuant to the Application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="709BDF6A" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B093E7A" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E46DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Date of Decision”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CAE9521" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00CE290E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the date stated in the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Borough </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Council’s formal decision notice of the grant of planning permission.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="2EA14751" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26D6C9D7" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E46DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Development”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1909F8FA" w14:textId="00D1E5E2" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="008D3903">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>means i</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>n respect of the SANGS</w:t>
@@ -5003,135 +5074,131 @@
               <w:t xml:space="preserve"> the development of the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Application Site</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the erection of [a] new dwelling(s), change of use of a property or the subdivision of a property to create new dwellings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="4CBBE4AB" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C39C69D" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E46DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Dwellings”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F856D38" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="000978DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">means </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>any residential units which the Applicant intends to build on the Application Site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00925090" w:rsidRPr="00A94B8E" w14:paraId="76830093" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36027C11" w14:textId="6C8649D0" w:rsidR="00925090" w:rsidRPr="00CE290E" w:rsidRDefault="00925090" w:rsidP="00E46DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A94B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Index-Linked”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="185E58D7" w14:textId="6F715488" w:rsidR="00925090" w:rsidRPr="00A94B8E" w:rsidRDefault="00FC16F1" w:rsidP="005F726C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A94B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">means the amount of the SANGS Contribution and the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A94B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5156,76 +5223,74 @@
               <w:t xml:space="preserve">"Index-Linking" </w:t>
             </w:r>
             <w:r w:rsidR="00761338" w:rsidRPr="00A94B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>shall be construed accordingly</w:t>
             </w:r>
             <w:r w:rsidR="00C5457C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00925090" w:rsidRPr="00CE290E" w14:paraId="65E17573" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74C402A3" w14:textId="2499338B" w:rsidR="00925090" w:rsidRPr="00CE290E" w:rsidRDefault="00925090" w:rsidP="00E46DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Interest”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EA61E34" w14:textId="6E4EC95E" w:rsidR="00925090" w:rsidRPr="00767D62" w:rsidRDefault="00767D62" w:rsidP="000978DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00767D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">means the rate of interest being Four Per Cent (4%) above the Bank of England base lending rate such interest to be apportioned </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00767D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5244,84 +5309,82 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D92BA2" w:rsidRPr="00767D62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="775A8C03" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F406077" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E46DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Material Operation”</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43C1A818" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E34AA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">means </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a material operation pursuant to the Planning Permission on the Application Site the subject of this Deed pursuant to Section 56(4)(a)-(e) of the Act provided that for the avoidance of doubt a Material Operation shall be deemed not to have taken place for the purposes of this Deed by any surveying ground investigation archaeological investigations structural or advanced planting site clearance demolition and decontamination works site preparation including earth moving laying of sewers and services the erection of fences and hoardings and the creation of a site compound. </w:t>
@@ -5337,76 +5400,74 @@
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is considered to be</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the commencement of development pursuant to the Planning Permission.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="13063783" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67BA537C" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E46DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Parties”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7221BABF" w14:textId="4E078BE6" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E24EB4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004958D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">means the </w:t>
             </w:r>
             <w:r w:rsidR="00E24EB4" w:rsidRPr="004958D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Landowner(s), the D</w:t>
@@ -5452,76 +5513,74 @@
               <w:t xml:space="preserve"> Mortgagee(s)</w:t>
             </w:r>
             <w:r w:rsidR="00C5457C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="6098BF7F" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="708C5575" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E46DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Planning Permission”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52B76489" w14:textId="236DE6F0" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="00C5457C" w:rsidP="00CE290E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">means </w:t>
             </w:r>
             <w:r w:rsidR="001E1099" w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the planning permission granted </w:t>
@@ -5529,247 +5588,222 @@
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001E1099" w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>as a result of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001E1099" w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="39F8026A" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EF76245" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E46DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Plan”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5381E9ED" w14:textId="1FA65C32" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="00C5457C" w:rsidP="00CE290E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">means </w:t>
             </w:r>
             <w:r w:rsidR="001E1099" w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the location plan anne</w:t>
             </w:r>
             <w:r w:rsidR="001E1099">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xed hereto (annexed at Schedule 4</w:t>
             </w:r>
             <w:r w:rsidR="001E1099" w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="4F0A9904" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="50EF30E8" w14:textId="77777777" w:rsidR="001E1099" w:rsidRDefault="001E1099" w:rsidP="006B058C">
+          <w:p w14:paraId="7A8163C3" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="001260F7" w:rsidRDefault="001E1099" w:rsidP="006B058C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001260F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">“SANGS” </w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50DD2613" w14:textId="49A6CC2D" w:rsidR="001E1099" w:rsidRPr="001260F7" w:rsidRDefault="00C5457C" w:rsidP="006B058C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">means </w:t>
             </w:r>
             <w:r w:rsidR="001E1099" w:rsidRPr="001260F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the Suitable Alternative Natural Green Space to be provided within the Borough of Runnymede in accordance with the Strategy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00D7418C" w14:paraId="4725B102" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="649D20CB" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="001260F7" w:rsidRDefault="001E1099" w:rsidP="00782B9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001260F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">“SANGS Contribution” </w:t>
             </w:r>
             <w:r w:rsidR="00FA4C56">
               <w:rPr>
                 <w:rStyle w:val="EndnoteReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:endnoteReference w:id="16"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AFFECA0" w14:textId="3EB79A77" w:rsidR="001E1099" w:rsidRPr="00D7418C" w:rsidRDefault="0030774F" w:rsidP="005941E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7418C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>means the amount of [</w:t>
             </w:r>
             <w:r w:rsidR="00F87137">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6245,77 +6279,75 @@
               <w:t xml:space="preserve"> as stated in the Strategy</w:t>
             </w:r>
             <w:r w:rsidRPr="00D7418C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D7418C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, to be paid to the Borough Council by the Developer and/or the Landowner(s) as a contribution towards the cost of facilitating upgrading and maintaining the SANGS in accordance with the Strategy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="7D6D2CD7" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C046F60" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="008E3091">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="check3" w:colFirst="0" w:colLast="1"/>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“SPA"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21315A98" w14:textId="754A231B" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="00C5457C" w:rsidP="00CE290E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">means </w:t>
             </w:r>
             <w:r w:rsidR="001E1099" w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the Thames Basin Heaths Special Protection Area classified under the EU Habitat on the </w:t>
@@ -6331,51 +6363,50 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001E1099" w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> March 2005</w:t>
             </w:r>
             <w:r w:rsidR="00610FE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="4988CB7B" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="605E3A13" w14:textId="6763E946" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E23773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="_Hlk130494686"/>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -6404,53 +6435,52 @@
             <w:bookmarkEnd w:id="19"/>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00FA4C56">
               <w:rPr>
                 <w:rStyle w:val="EndnoteReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:endnoteReference w:id="17"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="19E6E26A" w14:textId="03E14BB4" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="0030774F" w:rsidP="005941E5">
+          <w:p w14:paraId="19E6E26A" w14:textId="0A67DB89" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="0030774F" w:rsidP="005941E5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00323CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>means the amount of [</w:t>
             </w:r>
             <w:r w:rsidR="00F87137">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -6750,145 +6780,145 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>sum</w:t>
             </w:r>
             <w:r w:rsidRPr="00323CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r w:rsidR="007B17ED" w:rsidRPr="00C15FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Four Hundred and </w:t>
             </w:r>
-            <w:r w:rsidR="00056103">
+            <w:r w:rsidR="00CB6950">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Forty Three</w:t>
+              <w:t>Fifty Seven</w:t>
             </w:r>
             <w:r w:rsidR="005F775E" w:rsidRPr="00C15FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="007B17ED" w:rsidRPr="00C15FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pounds and </w:t>
             </w:r>
-            <w:r w:rsidR="00056103">
+            <w:r w:rsidR="00CB6950">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Eleven</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00056103" w:rsidRPr="00C15FB3">
+              <w:t>Twenty Nine</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6950" w:rsidRPr="00C15FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B17ED" w:rsidRPr="00C15FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pence</w:t>
             </w:r>
             <w:r w:rsidR="007B17ED" w:rsidRPr="00C15FB3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C15FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(£</w:t>
             </w:r>
-            <w:r w:rsidR="00056103">
+            <w:r w:rsidR="00CB6950">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>443.11</w:t>
+              <w:t>457.29</w:t>
             </w:r>
             <w:r w:rsidRPr="00C15FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00323CB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> per net additional occupant </w:t>
             </w:r>
             <w:r w:rsidR="008C5AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -7183,133 +7213,115 @@
             <w:r w:rsidR="00AE57BC" w:rsidRPr="002D3218">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Contribution</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA70A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1099" w:rsidRPr="00CE290E" w14:paraId="45CF1FDB" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FF318C2" w14:textId="77777777" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00E23773">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Strategy”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5027" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="267085F0" w14:textId="633D7CBF" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00CE290E">
+          <w:p w14:paraId="267085F0" w14:textId="0A4D7A47" w:rsidR="001E1099" w:rsidRPr="00CE290E" w:rsidRDefault="001E1099" w:rsidP="00CE290E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">means </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the Thames Basin Heaths Special Protection Area </w:t>
             </w:r>
             <w:r w:rsidR="00BF653A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Supplementary Planning Document </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">adopted by the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Council on </w:t>
+              <w:t xml:space="preserve">adopted by the Council on </w:t>
             </w:r>
             <w:r w:rsidR="00BF653A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00BF653A" w:rsidRPr="00FA706A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidR="00BF653A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> April 2021</w:t>
@@ -7335,213 +7347,243 @@
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1242"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="7229"/>
       </w:tblGrid>
       <w:tr w:rsidR="00322989" w14:paraId="214781B7" w14:textId="77777777" w:rsidTr="00357431">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19D4708B" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00341D0C" w:rsidRDefault="00322989" w:rsidP="00357431">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05EE47DC" w14:textId="77777777" w:rsidR="00322989" w:rsidRDefault="00E25649" w:rsidP="00357431">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
               </w:tabs>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="_Toc419722903"/>
             <w:r w:rsidRPr="00791A9C">
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:t>eclarations</w:t>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="04EE0AB2" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F480533" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="005128CE" w:rsidRDefault="00322989" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18FC4674" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="005128CE" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Parties for itself/themselves and its/their successors in title covenant(s) pursuant to Section 106 of the 1990 Act with the </w:t>
+              <w:t xml:space="preserve">The Parties for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005128CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>itself</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005128CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/themselves and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005128CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>its/their</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005128CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> successors in title covenant(s) pursuant to Section 106 of the 1990 Act with the </w:t>
             </w:r>
             <w:r w:rsidR="00FD2E4B" w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Borough </w:t>
             </w:r>
             <w:r w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Council to perform the obligations herein specified.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21278A36" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="005128CE" w:rsidRDefault="00322989" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="0A23D60C" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B1CF04F" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="603BCF87" w14:textId="7BCE77F8" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">As from the date of this </w:t>
             </w:r>
             <w:r w:rsidR="00DB0018">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Deed</w:t>
             </w:r>
@@ -7610,75 +7652,73 @@
             </w:r>
             <w:r w:rsidR="00716AA2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="71955D29" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="3B005311" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BD7506B" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E34EC58" w14:textId="25F18BC3" w:rsidR="00322989" w:rsidRPr="00694C42" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D876A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nothing contained or implied in this </w:t>
             </w:r>
             <w:r w:rsidR="00B43FD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Deed</w:t>
             </w:r>
@@ -7706,93 +7746,109 @@
               </w:rPr>
               <w:t xml:space="preserve">Council in the exercise of its functions as </w:t>
             </w:r>
             <w:r w:rsidR="00271A32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00D876A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Local Planning Authority or its rights powers duties and obligations under all or any public or</w:t>
             </w:r>
             <w:r w:rsidRPr="00694C42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> private statutes bylaws or regulations.</w:t>
+              <w:t xml:space="preserve"> private statutes </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00694C42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bylaws</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00694C42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or regulations.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F5BACC8" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00694C42" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="76DCCEE3" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="167F87EC" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="358E2CEC" w14:textId="3ADD7209" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The Parties covenant to pay to the </w:t>
             </w:r>
             <w:r w:rsidR="00CE7A0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Borough</w:t>
             </w:r>
@@ -7812,314 +7868,307 @@
               </w:rPr>
               <w:t xml:space="preserve">Council upon the completion of this </w:t>
             </w:r>
             <w:r w:rsidR="00DB0018">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Deed</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> its reasonable expenses as certified by the Corporate Head of Law and Governance for the time employed in connection with the preparation completion </w:t>
             </w:r>
             <w:r w:rsidR="0089654F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">(or confirmation) </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">and registration of this </w:t>
             </w:r>
             <w:r w:rsidR="00DB0018">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Deed </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and of any transaction arising therefrom.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A5E1873" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="33077601" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FF9D5E0" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="426EE301" w14:textId="6E46F263" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Insofar as any clause or clauses of this </w:t>
             </w:r>
             <w:r w:rsidR="00DB0018">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Deed</w:t>
             </w:r>
             <w:r w:rsidR="00DB0018" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are found (for whatever reason) to be invalid illegal or unenforceable then such invalidity illegality or unenforceability shall not affect the validity or enforceability of its remaining provisions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="40D5163F" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4046D9A2" w14:textId="4BEB62D4" w:rsidR="00322989" w:rsidRPr="005128CE" w:rsidRDefault="00322989" w:rsidP="00CF7C00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="258A2C60" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="005128CE" w:rsidRDefault="00322989" w:rsidP="00B91450">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="09963F5E" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49C351A4" w14:textId="026989D6" w:rsidR="00322989" w:rsidRPr="005128CE" w:rsidRDefault="00322989" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="005128CE" w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="651FE9DA" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="005128CE" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">No person shall be liable for any breach of the planning obligation or other provisions of this Deed after they shall have parted with their entire interest in the </w:t>
             </w:r>
             <w:r w:rsidR="009F381A" w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Application Site</w:t>
             </w:r>
             <w:r w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> but without prejudice to their liability for any subsisting breach arising prior to their parting with such interest.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="145B31E8" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="005128CE" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="35AFEC84" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6409A175" w14:textId="25D985B9" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6083FB11" w14:textId="68952BAF" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The Mortgagee acknowledges and declares that this Deed has been entered into by the Landowner</w:t>
             </w:r>
             <w:r w:rsidR="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
@@ -8191,83 +8240,81 @@
             </w:r>
             <w:r w:rsidR="002D13D2" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="424394CA" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="4AE110FD" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39114358" w14:textId="24EBDFC8" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66515411" w14:textId="4FDE8AB6" w:rsidR="00322989" w:rsidRDefault="00322989" w:rsidP="00716AA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The Parties accept the restrictions and requirements in this Clause and w</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -8287,701 +8334,756 @@
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of this Deed; and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59130CDB" w14:textId="77777777" w:rsidR="00DC084E" w:rsidRPr="00ED34E9" w:rsidRDefault="00DC084E" w:rsidP="00716AA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="11942A76" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3755952C" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69489BF6" w14:textId="277C44BB" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21942A8C" w14:textId="2CEB3C92" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">will serve a notice upon the Borough Council fourteen (14) days in advance of the first Material Operation taking place; and </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C311234" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="1531B200" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C2DB4F9" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0084B8EF" w14:textId="656580E4" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EB761B1" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">confirm that no person other than the Parties hold an interest of ownership in the </w:t>
+              <w:t xml:space="preserve">confirm that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED34E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>no person</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED34E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> other than the Parties </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED34E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hold</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED34E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an interest </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED34E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED34E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ownership in the </w:t>
             </w:r>
             <w:r w:rsidR="009F381A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Application Site</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C2BBE55" w14:textId="77777777" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00322989" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w:rsidRPr="00ED34E9" w14:paraId="76E604C7" w14:textId="77777777" w:rsidTr="00357431">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E866BCA" w14:textId="7A86C700" w:rsidR="00B43FD3" w:rsidRPr="00341D0C" w:rsidRDefault="00322989" w:rsidP="00357431">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6578E90E" w14:textId="77777777" w:rsidR="00322989" w:rsidRDefault="00B43FD3" w:rsidP="00357431">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="_Toc419722904"/>
             <w:r>
               <w:t>Legal Basis</w:t>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="75E1EA4A" w14:textId="10852F9C" w:rsidR="00EA550C" w:rsidRPr="00EA550C" w:rsidRDefault="00EA550C" w:rsidP="00EA550C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0097317F" w:rsidRPr="005F65C8" w14:paraId="42D13C68" w14:textId="77777777" w:rsidTr="00357431">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0848CEDE" w14:textId="0DDAC92E" w:rsidR="0097317F" w:rsidRPr="005F65C8" w:rsidRDefault="0097317F" w:rsidP="00357431">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F65C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A03026A" w14:textId="77777777" w:rsidR="0097317F" w:rsidRDefault="0097317F" w:rsidP="00C76233">
             <w:r w:rsidRPr="00C76233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">This Deed is made pursuant to Section 106 of the Act and Section 111 of the Local Government Act 1972 and Section 1 of the Localism Act 2011 and all other enabling powers with the intent that the obligations herein run with and bind the </w:t>
             </w:r>
             <w:r w:rsidR="00271A32" w:rsidRPr="00C76233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Application </w:t>
             </w:r>
             <w:r w:rsidRPr="00C76233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Site</w:t>
             </w:r>
             <w:r w:rsidR="00357431" w:rsidRPr="00EA550C">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C34DB62" w14:textId="4DC21660" w:rsidR="00C76233" w:rsidRPr="00EA550C" w:rsidRDefault="00C76233" w:rsidP="00C76233"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A4D0A" w:rsidRPr="00ED34E9" w14:paraId="11063103" w14:textId="77777777" w:rsidTr="0097317F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22E3A4F1" w14:textId="290C42E7" w:rsidR="004A4D0A" w:rsidRDefault="004A4D0A" w:rsidP="0097317F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="123B8912" w14:textId="3AB0FC13" w:rsidR="004A4D0A" w:rsidRPr="00F64151" w:rsidRDefault="00BE0969" w:rsidP="0097317F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The obligations contained herein are planning obligations for the purposes of Section 106 of the Act and are enforceable by the Borough Council in accordance with the Act</w:t>
             </w:r>
             <w:r w:rsidR="00357431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A4D0A" w:rsidRPr="00ED34E9" w14:paraId="64A301C4" w14:textId="77777777" w:rsidTr="0097317F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57F087FE" w14:textId="596B8BF8" w:rsidR="004A4D0A" w:rsidRPr="00341D0C" w:rsidRDefault="004A4D0A" w:rsidP="00357431">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="419DFA95" w14:textId="4E044B1B" w:rsidR="004A4D0A" w:rsidRPr="00357431" w:rsidRDefault="004A4D0A" w:rsidP="00357431">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00357431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Conditionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00322989" w14:paraId="6E0BF07F" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="715235B5" w14:textId="7E44B54D" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79E364D9" w14:textId="020E8532" w:rsidR="00322989" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>With the exception of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Clauses 1.4 and </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="005128CE" w:rsidRPr="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> which shall come into effect immediately upon completion of this Deed this Deed will not have effect unless the Planning Permission has been granted. </w:t>
+              <w:t xml:space="preserve"> which shall come into effect immediately upon completion of this </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED34E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Deed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED34E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> this Deed will not have effect unless the Planning Permission has been granted. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23A0E207" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="18E2866A" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B161CB0" w14:textId="2CEC3932" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="577B3C97" w14:textId="7525C88B" w:rsidR="00B91450" w:rsidRPr="00C15FB3" w:rsidRDefault="00B91450" w:rsidP="00B91450">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C15FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>This Deed shall cease to have effect (insofar as it has not already been complied with) if the Planning Permission is quashed, revoked or otherwise withdrawn or it is modified (other than by agreement with or at the request of the Parties) or it expires by effluxion of time prior to the Commencement of Development.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A578325" w14:textId="2DD06292" w:rsidR="009918E3" w:rsidRPr="005128CE" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A4F2246" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="005128CE" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="667465F7" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="454B3FB6" w14:textId="7D5AEE21" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72D81396" w14:textId="3CF1804F" w:rsidR="009918E3" w:rsidRPr="005128CE" w:rsidRDefault="00271A32" w:rsidP="00C05384">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C15FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In the event that</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C15FB3">
@@ -9008,108 +9110,104 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00C15FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="5C7A0FA2" w14:textId="77777777" w:rsidTr="00357431">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A7893F8" w14:textId="5BD87B22" w:rsidR="009918E3" w:rsidRPr="00341D0C" w:rsidRDefault="009F4209" w:rsidP="00357431">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1ED13F67" w14:textId="3FDC39B9" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00E25649" w:rsidP="00357431">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="22" w:name="_Toc419722905"/>
             <w:r>
               <w:t xml:space="preserve">Interest </w:t>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
             <w:r w:rsidR="009F4209">
               <w:t>and Indexation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w:rsidRPr="00ED34E9" w14:paraId="3D1F9FA0" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="609D799F" w14:textId="77777777" w:rsidR="009918E3" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
@@ -9194,102 +9292,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51B6A30D" w14:textId="0D0B32CC" w:rsidR="002F711B" w:rsidRPr="00ED34E9" w:rsidRDefault="002F711B" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E9D119A" w14:textId="20A3E21B" w:rsidR="009F4209" w:rsidRDefault="009918E3" w:rsidP="00C05384">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Without prejudice to any other right remedy or power herein contained or otherwise available to the Borough Council if any payment of any sum referred to herein shall have become due but shall remain unpaid the Parties shall pay on demand to the Borough Council </w:t>
             </w:r>
             <w:r w:rsidR="00077D96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">nterest thereon </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00224C03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>on a daily basis</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">on a daily basis </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>from the date when the same became due until payment thereof.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40D517EF" w14:textId="18F809CF" w:rsidR="009F4209" w:rsidRDefault="009918E3" w:rsidP="00C05384">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9412,158 +9499,154 @@
             <w:r w:rsidRPr="00A94B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if due) any Interest.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DA9FB6F" w14:textId="2149419C" w:rsidR="002F711B" w:rsidRPr="00ED34E9" w:rsidRDefault="002F711B" w:rsidP="002D3218">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w:rsidRPr="00ED34E9" w14:paraId="553A2432" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="013B8FDA" w14:textId="03FBC0AF" w:rsidR="009918E3" w:rsidRPr="00341D0C" w:rsidRDefault="00B43FD3" w:rsidP="00357431">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="650A3FB0" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00E25649" w:rsidP="00357431">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="_Toc419722906"/>
             <w:r>
               <w:t xml:space="preserve">Obligations after Disposal </w:t>
             </w:r>
             <w:r w:rsidR="00C05384">
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">f Whole </w:t>
             </w:r>
             <w:r w:rsidR="00FD2E4B">
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:t>r Part</w:t>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w:rsidRPr="00F555CD" w14:paraId="438916B7" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="328B6EA0" w14:textId="78CA11D8" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A1FCF83" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="001B721B" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B721B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The Parties shall cease to have any obligation or liability under the terms of this Deed in relation to the Application Site or any part thereof once it shall have parted with all its interest in the Application Site</w:t>
             </w:r>
             <w:r w:rsidR="00E34AA3" w:rsidRPr="001B721B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9572,83 +9655,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">or that part thereof but without prejudice to liability for any subsisting breach of covenant prior to parting with such interest. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="216890D6" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00C15FB3" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="725BDCAA" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D39546D" w14:textId="7B1B8094" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B68D3A9" w14:textId="6920AA5F" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="24" w:name="_Hlk170467099"/>
             <w:r w:rsidRPr="001B721B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Subject to Clause </w:t>
             </w:r>
             <w:r w:rsidR="00B43FD3" w:rsidRPr="001B721B">
               <w:rPr>
@@ -9666,232 +9747,226 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.3, notwithstanding the foregoing sub-clause the obligations under this Deed shall not be enforceable against the persons who purchase (including purchasers of long leases) for their own occupation by themselves or their lessees tenants or others individual Dwellings erected or to be erected on the Application Site nor against any statutory undertaker or public authority which acquires any part of the Application Site or an interest in it for the purposes of its statutory undertaking or functions (other than housing functions).</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="24"/>
           <w:p w14:paraId="1F8CA9D4" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="29986CB4" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="492D5DDE" w14:textId="2534DB0D" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C76EE14" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="001B721B" w:rsidRDefault="009918E3" w:rsidP="00E34AA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B721B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If the Parties permit the occupation of any Dwelling in circumstances that would be a breach of the obligations in Schedule </w:t>
             </w:r>
             <w:r w:rsidR="003A6CAE" w:rsidRPr="001B721B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="001B721B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of this Deed and such obligations shall not be enforceable against the purchaser then, on notice from the Borough Council, all further development on the Application Site shall cease until the breaches have been remedied to the satisfaction of the Borough Council.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="0E817301" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="578EFD8C" w14:textId="77C441B5" w:rsidR="009918E3" w:rsidRPr="00341D0C" w:rsidRDefault="00B43FD3" w:rsidP="00357431">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23A1BAA1" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00357431">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Toc419722907"/>
             <w:r w:rsidRPr="00791A9C">
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00E25649">
               <w:t>otices</w:t>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w:rsidRPr="00ED34E9" w14:paraId="6BB1508E" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1725AFE7" w14:textId="413A5CB8" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BD9EFC9" w14:textId="32EE7C6C" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any notice to be given hereunder shall be in writing and shall either be delivered personally or sent by first class pre</w:t>
             </w:r>
             <w:r w:rsidR="00DB0018">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
@@ -9945,535 +10020,532 @@
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the Mortgagee and the Borough Council shall be those stated in this Deed or such other address in England for service as the Party to be served may have previously notified in writing.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12D0B4B5" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w:rsidRPr="00ED34E9" w14:paraId="082C4C4B" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C6C3866" w14:textId="6B658EAE" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EBC483E" w14:textId="032EDF35" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Each notice served in accordance with sub-clause </w:t>
             </w:r>
             <w:r w:rsidR="00B43FD3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.1 hereof shall be deemed to have been given or </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>made and delivered if by delivery when left at the relevant address or if by letter forty</w:t>
+              <w:t xml:space="preserve">made and delivered if by delivery when left at the relevant address </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED34E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>or if</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED34E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by letter forty</w:t>
             </w:r>
             <w:r w:rsidR="00DB0018">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>eight (48) hours after posting.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w:rsidRPr="00ED34E9" w14:paraId="640E1136" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26777D97" w14:textId="3835AC00" w:rsidR="009918E3" w:rsidRPr="00341D0C" w:rsidRDefault="00B43FD3" w:rsidP="00357431">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5119C101" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00357431">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="_Toc419722908"/>
             <w:r w:rsidRPr="00791A9C">
               <w:t>VAT</w:t>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="7993771C" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AB73A42" w14:textId="04D0A1C1" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3242B032" w14:textId="77777777" w:rsidR="009918E3" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All consideration given in accordance with the terms of this Deed shall be exclusive of any VAT properly payable.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="436E4D2C" w14:textId="77777777" w:rsidR="00DC084E" w:rsidRPr="00ED34E9" w:rsidRDefault="00DC084E" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w:rsidRPr="00ED34E9" w14:paraId="6E554AB7" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="294D5D1E" w14:textId="52DA214F" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17FA09C3" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00C05384">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If at any time VAT is or becomes chargeable in respect of any supply made in accordance with the terms of this Deed then to the extent that VAT has not been charged in respect of that supply the person making the supply shall have the right </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">to issue a VAT invoice to the person to whom the supply was made and the VAT shall be paid accordingly. </w:t>
+              <w:t xml:space="preserve">If at any time VAT is or becomes chargeable in respect of any supply made in accordance with the terms of this Deed then to the extent that VAT has not been charged in respect of that supply the person making the supply shall have the right to issue a VAT invoice to the person to whom the supply was made and the VAT shall be paid accordingly. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w:rsidRPr="00ED34E9" w14:paraId="5C328ECA" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59203641" w14:textId="153CB662" w:rsidR="009918E3" w:rsidRPr="00341D0C" w:rsidRDefault="00B43FD3" w:rsidP="00357431">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43CE4B7B" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00357431">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="_Toc419722909"/>
             <w:r w:rsidRPr="00791A9C">
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidR="00E25649">
               <w:t>eneral</w:t>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="00CD77E5" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A9CC4CF" w14:textId="6DB63D4D" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B37027C" w14:textId="77777777" w:rsidR="00DC084E" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The headings appearing in this Deed are for ease of reference only and shall not affect the construction of this Deed.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5866F4E2" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="20ABEE4D" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="657D2DFB" w14:textId="035AA9E3" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E59F352" w14:textId="77777777" w:rsidR="009918E3" w:rsidRDefault="009918E3" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991270">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For the avoidance of doubt the provisions of this Deed (</w:t>
             </w:r>
             <w:r w:rsidR="003D3D82" w:rsidRPr="00991270">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
@@ -10497,278 +10569,315 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> shall not have any effect until this document has been dated.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BD83668" w14:textId="77777777" w:rsidR="00DC084E" w:rsidRPr="00ED34E9" w:rsidRDefault="00DC084E" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="1F099E24" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EE1D47D" w14:textId="48342721" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38A1BB6B" w14:textId="6D2854E0" w:rsidR="009918E3" w:rsidRDefault="009918E3" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any covenant in this Deed by which the relevant Party is not to do an act shall be construed as if it were a covenant not to do or permit or suffer to be done such act</w:t>
             </w:r>
             <w:r w:rsidR="00D346F6" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F9FC307" w14:textId="77777777" w:rsidR="00DC084E" w:rsidRPr="00ED34E9" w:rsidRDefault="00DC084E" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="23BB88E9" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F048034" w14:textId="13CE09A3" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AB71C69" w14:textId="77777777" w:rsidR="009918E3" w:rsidRDefault="009918E3" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any covenant contained herein whereby the relevant Party is not to omit to do an act or thing shall be construed as if it were a covenant not to omit or permit or suffer to be omitted such act.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DC9D9F6" w14:textId="77777777" w:rsidR="00DC084E" w:rsidRPr="00ED34E9" w:rsidRDefault="00DC084E" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="3758F49A" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C80249D" w14:textId="6254743A" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B09904D" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00991270" w:rsidRDefault="009918E3" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991270">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>References to statutes by-laws regulations orders and delegated legislation shall include any statute by-law regulation order or delegated legislation re-enacting or made pursuant to the same.</w:t>
+              <w:t xml:space="preserve">References to statutes </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00991270">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>by-laws</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00991270">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regulations orders and delegated legislation shall include any statute </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00991270">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>by-law</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00991270">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regulation order or delegated legislation re-enacting or made pursuant to the same.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F197CB" w14:textId="77777777" w:rsidR="00DC084E" w:rsidRPr="00BB04F6" w:rsidRDefault="00DC084E" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="67266DA2" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68A4BA71" w14:textId="5CFBAFE2" w:rsidR="009918E3" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.6</w:t>
             </w:r>
@@ -10792,51 +10901,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1369A8F6" w14:textId="77777777" w:rsidR="00DB0018" w:rsidRDefault="00DB0018" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6AAC9813" w14:textId="11B4CA9C" w:rsidR="00B43FD3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CD074A0" w14:textId="0A11C4DC" w:rsidR="00DB0018" w:rsidRDefault="009918E3" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>References to the Landowner</w:t>
             </w:r>
             <w:r w:rsidR="005128CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
@@ -10892,75 +11000,73 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> include references to their successors in title in the Application Site or any part thereof and this Deed shall bind such successors in title of the Application Site or any part thereof.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60062781" w14:textId="77777777" w:rsidR="00DC084E" w:rsidRPr="00ED34E9" w:rsidRDefault="00DC084E" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F65C8" w14:paraId="00C5E704" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6547DDA4" w14:textId="6E3E8AD7" w:rsidR="005F65C8" w:rsidRDefault="005F65C8" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D1AE3B5" w14:textId="77777777" w:rsidR="005F65C8" w:rsidRDefault="005F65C8" w:rsidP="005F65C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">This Undertaking </w:t>
             </w:r>
             <w:r w:rsidRPr="00606033">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -10974,216 +11080,210 @@
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deed.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="110ED31E" w14:textId="77777777" w:rsidR="005F65C8" w:rsidRPr="00ED34E9" w:rsidRDefault="005F65C8" w:rsidP="009918E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="1CA8F20E" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4848BDA9" w14:textId="7A8118CC" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00482149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29A0E61F" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00C05384">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>This Deed is governed by and interpreted in accordance with the law of England and Wales.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="5587B3E9" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="185ABECE" w14:textId="099F2F03" w:rsidR="009918E3" w:rsidRPr="00341D0C" w:rsidRDefault="00B43FD3" w:rsidP="00357431">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C56B5C2" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00E25649" w:rsidP="00357431">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="_Toc419722910"/>
             <w:r>
               <w:t>Local Land Charges</w:t>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w:rsidRPr="00ED34E9" w14:paraId="377FE1EB" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="520DC2CB" w14:textId="468777D4" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74F6B4B8" w14:textId="478FA6E7" w:rsidR="009918E3" w:rsidRPr="00791A9C" w:rsidRDefault="009918E3" w:rsidP="00C05384">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">This Deed is a Local Land Charge and shall be registered as such by the Borough Council in the Local Land Charges Register provided that if the Planning Permission expires unimplemented, or is revoked, or if all obligations under this Deed have been discharged then the registered charge shall be treated as having ceased to have effect under rule </w:t>
             </w:r>
             <w:r w:rsidR="00DB0018">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00DB0018" w:rsidRPr="00ED34E9">
               <w:rPr>
@@ -11215,152 +11315,148 @@
             <w:r w:rsidR="00DB0018" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">or any statutory re-enactment thereof and the registration shall be cancelled. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w:rsidRPr="00ED34E9" w14:paraId="5FC87F8B" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="400ABD94" w14:textId="6D02B62B" w:rsidR="009918E3" w:rsidRPr="00341D0C" w:rsidRDefault="00B43FD3" w:rsidP="00357431">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00341D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77179BFF" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00E25649" w:rsidP="00357431">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="_Toc419722911"/>
             <w:r w:rsidRPr="00791A9C">
               <w:t xml:space="preserve">Contracts (Rights </w:t>
             </w:r>
             <w:r w:rsidR="00FD2E4B">
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00791A9C">
               <w:t>f Third Parties) Act 1999</w:t>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009918E3" w14:paraId="25C8B982" w14:textId="77777777" w:rsidTr="00ED34E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29D1E5B8" w14:textId="377CD244" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="00B43FD3" w:rsidP="00322989">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="009918E3" w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74667EBC" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00ED34E9" w:rsidRDefault="009918E3" w:rsidP="00ED34E9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED34E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The Parties do not intend that the provisions of this Deed shall be enforceable solely by virtue of the Contracts (Rights of Third Parties) Act 1999 by any person who is not party to this Deed. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B18E9A9" w14:textId="77777777" w:rsidR="009918E3" w:rsidRPr="00791A9C" w:rsidRDefault="009918E3" w:rsidP="009918E3">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11889,65 +11985,75 @@
       </w:r>
       <w:r w:rsidR="004958D6" w:rsidRPr="00E654D0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SAMM)</w:t>
       </w:r>
       <w:r w:rsidR="00D9576B" w:rsidRPr="00E654D0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Borough Council </w:t>
       </w:r>
       <w:r w:rsidR="00451CA6" w:rsidRPr="00E654D0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prior to commencement of </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00052B4D">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a M</w:t>
       </w:r>
       <w:r w:rsidR="00451CA6" w:rsidRPr="00E654D0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">aterial </w:t>
+        <w:t>aterial</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00451CA6" w:rsidRPr="00E654D0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D346F6">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00D346F6" w:rsidRPr="00E654D0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>peration.</w:t>
       </w:r>
       <w:r w:rsidR="00DC084E" w:rsidRPr="00E654D0">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12080,51 +12186,67 @@
       <w:r w:rsidR="00D9576B" w:rsidRPr="00791A9C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D9576B" w:rsidRPr="00791A9C">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="549D5459" w14:textId="1707FA16" w:rsidR="00D9576B" w:rsidRPr="00791A9C" w:rsidRDefault="00D9576B" w:rsidP="00D9576B">
       <w:pPr>
         <w:pStyle w:val="CM8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791A9C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The planning application is that submitted by the </w:t>
+        <w:t xml:space="preserve">The planning application </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00791A9C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00791A9C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submitted by the </w:t>
       </w:r>
       <w:r w:rsidR="00670C63">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Landowner</w:t>
       </w:r>
       <w:r w:rsidR="005128CE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00670C63">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/Developer</w:t>
       </w:r>
       <w:r w:rsidRPr="00791A9C">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -15819,51 +15941,50 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4261"/>
         <w:gridCol w:w="4261"/>
       </w:tblGrid>
       <w:tr w:rsidR="00124763" w:rsidRPr="00CE290E" w14:paraId="25B431B5" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:trPr>
           <w:trHeight w:val="2933"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DAC25CA" w14:textId="77777777" w:rsidR="009E0A2D" w:rsidRPr="00333787" w:rsidRDefault="003A11D5" w:rsidP="00333787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="42" w:name="_Toc221078338"/>
             <w:r w:rsidRPr="00333787">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EXECUTED as a deed by</w:t>
             </w:r>
             <w:bookmarkEnd w:id="42"/>
           </w:p>
           <w:p w14:paraId="0032B338" w14:textId="77777777" w:rsidR="003A11D5" w:rsidRPr="00CE290E" w:rsidRDefault="003A11D5" w:rsidP="003A11D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -15974,51 +16095,50 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="43"/>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4394C593" w14:textId="77777777" w:rsidR="00124763" w:rsidRPr="00CE290E" w:rsidRDefault="00124763" w:rsidP="00124763">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D6C6521" w14:textId="77777777" w:rsidR="00124763" w:rsidRPr="00C05384" w:rsidRDefault="00124763" w:rsidP="00C05384">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="44" w:name="_Toc221078339"/>
             <w:r w:rsidRPr="00C05384">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Witnessed by:</w:t>
             </w:r>
             <w:bookmarkEnd w:id="44"/>
           </w:p>
           <w:p w14:paraId="02707CD5" w14:textId="77777777" w:rsidR="009E0A2D" w:rsidRPr="00CE290E" w:rsidRDefault="009E0A2D" w:rsidP="00CE290E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
               </w:tabs>
@@ -16088,51 +16208,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4855FC13" w14:textId="77777777" w:rsidR="00124763" w:rsidRPr="00CE290E" w:rsidRDefault="00124763" w:rsidP="00CE290E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E0A2D" w:rsidRPr="00CE290E" w14:paraId="2EC57763" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:trPr>
           <w:trHeight w:val="2933"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CE3A734" w14:textId="77777777" w:rsidR="00333787" w:rsidRPr="00333787" w:rsidRDefault="00333787" w:rsidP="00333787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00333787">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EXECUTED as a deed by</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14921D15" w14:textId="77777777" w:rsidR="009E0A2D" w:rsidRPr="00CE290E" w:rsidRDefault="009E0A2D" w:rsidP="00CE290E">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
               </w:tabs>
               <w:rPr>
@@ -16245,51 +16364,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50F0192F" w14:textId="77777777" w:rsidR="009E0A2D" w:rsidRPr="00CE290E" w:rsidRDefault="009E0A2D" w:rsidP="009268E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2602EDED" w14:textId="77777777" w:rsidR="009E0A2D" w:rsidRPr="00C05384" w:rsidRDefault="009E0A2D" w:rsidP="00C05384">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="45" w:name="_Toc221078341"/>
             <w:r w:rsidRPr="00C05384">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Witnessed by:</w:t>
             </w:r>
             <w:bookmarkEnd w:id="45"/>
           </w:p>
           <w:p w14:paraId="596E6C5F" w14:textId="77777777" w:rsidR="009E0A2D" w:rsidRPr="00CE290E" w:rsidRDefault="009E0A2D" w:rsidP="00CE290E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
               </w:tabs>
@@ -16351,51 +16469,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44C7599B" w14:textId="77777777" w:rsidR="009E0A2D" w:rsidRPr="00CE290E" w:rsidRDefault="009E0A2D" w:rsidP="00CE290E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E0A2D" w:rsidRPr="00CE290E" w14:paraId="0B86478A" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:trPr>
           <w:trHeight w:val="2933"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6881CFE7" w14:textId="77777777" w:rsidR="00DF0AB0" w:rsidRPr="00333787" w:rsidRDefault="00DF0AB0" w:rsidP="00DF0AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00333787">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EXECUTED as a deed by</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5711C0EF" w14:textId="77777777" w:rsidR="009E0A2D" w:rsidRPr="00CE290E" w:rsidRDefault="009E0A2D" w:rsidP="00CE290E">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
               </w:tabs>
               <w:rPr>
@@ -16508,51 +16625,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00CE290E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D0FDD68" w14:textId="77777777" w:rsidR="009E0A2D" w:rsidRPr="00CE290E" w:rsidRDefault="009E0A2D" w:rsidP="009268E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64ADCA4D" w14:textId="77777777" w:rsidR="009E0A2D" w:rsidRPr="00C05384" w:rsidRDefault="009E0A2D" w:rsidP="00C05384">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="46" w:name="_Toc221078343"/>
             <w:r w:rsidRPr="00C05384">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Witnessed by:</w:t>
             </w:r>
             <w:bookmarkEnd w:id="46"/>
           </w:p>
           <w:p w14:paraId="7A36DEFC" w14:textId="77777777" w:rsidR="009E0A2D" w:rsidRPr="00CE290E" w:rsidRDefault="009E0A2D" w:rsidP="00CE290E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
               </w:tabs>
@@ -16630,51 +16746,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0059639E" w:rsidRPr="00CE290E" w14:paraId="4729EBA1" w14:textId="77777777" w:rsidTr="00CE290E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2933"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39733C32" w14:textId="77777777" w:rsidR="00DF0AB0" w:rsidRPr="00333787" w:rsidRDefault="00DF0AB0" w:rsidP="00DF0AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00333787">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EXECUTED as a deed by</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14D91372" w14:textId="77777777" w:rsidR="0059639E" w:rsidRPr="00CE290E" w:rsidRDefault="0059639E" w:rsidP="00CE290E">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
               </w:tabs>
               <w:rPr>
@@ -16793,51 +16908,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="427D7ACF" w14:textId="77777777" w:rsidR="0059639E" w:rsidRPr="00CE290E" w:rsidRDefault="0059639E" w:rsidP="009268E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62DD2DF7" w14:textId="77777777" w:rsidR="0059639E" w:rsidRPr="00C05384" w:rsidRDefault="0059639E" w:rsidP="00C05384">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="47" w:name="_Toc221078345"/>
             <w:r w:rsidRPr="00C05384">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Witnessed by:</w:t>
             </w:r>
             <w:bookmarkEnd w:id="47"/>
           </w:p>
           <w:p w14:paraId="5A39439B" w14:textId="77777777" w:rsidR="0059639E" w:rsidRPr="00CE290E" w:rsidRDefault="0059639E" w:rsidP="00CE290E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
               </w:tabs>
@@ -16991,51 +17105,50 @@
     <w:p w14:paraId="353925CE" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="00915932" w:rsidRDefault="00CC13F7" w:rsidP="00CC13F7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4261"/>
         <w:gridCol w:w="4261"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC13F7" w:rsidRPr="00D45689" w14:paraId="099817D1" w14:textId="77777777" w:rsidTr="00B20B21">
         <w:trPr>
           <w:trHeight w:val="2933"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C6C2A7F" w14:textId="77777777" w:rsidR="00DF0AB0" w:rsidRPr="008D3903" w:rsidRDefault="00DF0AB0" w:rsidP="00DF0AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3903">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EXECUTED as a deed by</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CA7421A" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -17438,51 +17551,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008D3903">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E5DDC4D" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31D952A9" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3903">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Place company seal Here or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7944EB51" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
@@ -17757,51 +17869,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FB62436" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC13F7" w:rsidRPr="00D45689" w14:paraId="0FF6CCC4" w14:textId="77777777" w:rsidTr="00B20B21">
         <w:trPr>
           <w:trHeight w:val="2933"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AD66B7E" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EE68DF2" w14:textId="77777777" w:rsidR="00DF0AB0" w:rsidRPr="008D3903" w:rsidRDefault="00DF0AB0" w:rsidP="00DF0AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3903">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EXECUTED as a deed by</w:t>
@@ -18213,51 +18324,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008D3903">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D5ACC46" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F5B6448" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3903">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Place company seal Here or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5023099A" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
@@ -18532,51 +18642,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="454555BB" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC13F7" w:rsidRPr="00D45689" w14:paraId="56561559" w14:textId="77777777" w:rsidTr="00B20B21">
         <w:trPr>
           <w:trHeight w:val="2933"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A1A28EA" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28A044D8" w14:textId="77777777" w:rsidR="00DF0AB0" w:rsidRPr="008D3903" w:rsidRDefault="00DF0AB0" w:rsidP="00DF0AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3903">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EXECUTED as a deed by</w:t>
@@ -18998,51 +19107,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008D3903">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A8DD4BC" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E26E712" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D3903">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Place company seal Here or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="557B6EE9" w14:textId="77777777" w:rsidR="00CC13F7" w:rsidRPr="008D3903" w:rsidRDefault="00CC13F7" w:rsidP="00B20B21">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
@@ -19385,428 +19493,310 @@
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="0C0C0C"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8302"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E060A" w:rsidRPr="00D45689" w14:paraId="1A190C6C" w14:textId="77777777" w:rsidTr="00B20B21">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="636"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0C0C0C"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C267310" w14:textId="0063A73D" w:rsidR="006E060A" w:rsidRPr="00D45689" w:rsidRDefault="006E060A" w:rsidP="00B20B21">
+          <w:p w14:paraId="6C267310" w14:textId="77777777" w:rsidR="006E060A" w:rsidRPr="00D45689" w:rsidRDefault="006E060A" w:rsidP="00B20B21">
             <w:pPr>
               <w:pStyle w:val="CM25"/>
               <w:spacing w:after="440" w:line="160" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D45689">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">The </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Council strongly recommends that all parties to this agreement take independent advice before </w:t>
+              <w:t xml:space="preserve">The Council strongly recommends that all parties to this agreement take independent advice before </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D45689">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>entering into</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D45689">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> this undertaking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DFE5C62" w14:textId="77777777" w:rsidR="006E060A" w:rsidRPr="00C35B7E" w:rsidRDefault="006E060A" w:rsidP="006E060A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="322AEA94" w14:textId="2927DE7F" w:rsidR="00867B6F" w:rsidRDefault="006E060A" w:rsidP="00AA3981">
+    <w:p w14:paraId="322AEA94" w14:textId="77777777" w:rsidR="00867B6F" w:rsidRDefault="006E060A" w:rsidP="00AA3981">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35B7E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note that the </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Borough </w:t>
+        <w:t xml:space="preserve">Please note that the Council when it receives an Undertaking will check with the Land Registry to ascertain the owners.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00772BDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00772BDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C35B7E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Council when it receives an Undertaking will check with the Land Registry to ascertain the owners.  </w:t>
-[...41 lines deleted...]
-        <w:t>Council also only requires one copy of the Undertaking to be submitted – this is required to be the original and all signatures contained therein must be the original.</w:t>
+        <w:t>The Council also only requires one copy of the Undertaking to be submitted – this is required to be the original and all signatures contained therein must be the original.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3375F47A" w14:textId="77777777" w:rsidR="00C42C66" w:rsidRDefault="00C42C66" w:rsidP="00AA3981">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F30B573" w14:textId="6CA7AF4A" w:rsidR="00C42C66" w:rsidRDefault="00C42C66" w:rsidP="00AA3981">
+    <w:p w14:paraId="4F30B573" w14:textId="77777777" w:rsidR="00C42C66" w:rsidRDefault="00C42C66" w:rsidP="00AA3981">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E9475B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> redacted </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unilateral Undertaking will be published on the </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00A569D4">
+        <w:t xml:space="preserve">Unilateral Undertaking will be published on the Council’s website if </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9475B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Council’s website if </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> application is granted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AADE169" w14:textId="77777777" w:rsidR="00C42C66" w:rsidRDefault="00C42C66" w:rsidP="00AA3981">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BAD2A73" w14:textId="0A3F4658" w:rsidR="00C42C66" w:rsidRPr="00C42C66" w:rsidRDefault="00C42C66" w:rsidP="00C42C66">
+    <w:p w14:paraId="1BAD2A73" w14:textId="77777777" w:rsidR="00C42C66" w:rsidRPr="00C42C66" w:rsidRDefault="00C42C66" w:rsidP="00C42C66">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42C66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>We take your privacy seriously and only process your data in line with the data protection law. To learn more about how we comply with GDPR and, as a result, care for the security and privacy of personal data we collected from you, please view our privacy statement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which is available on the </w:t>
-[...31 lines deleted...]
-        <w:t>Council’s website.</w:t>
+        <w:t xml:space="preserve"> which is available on the Council’s website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D42452F" w14:textId="77777777" w:rsidR="00C42C66" w:rsidRDefault="00C42C66" w:rsidP="00C42C66">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="1F1F1E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C42C66" w:rsidSect="00557999">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1797" w:bottom="1134" w:left="1797" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="302146BD" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRDefault="00D7418C">
+    <w:p w14:paraId="0FF966FD" w14:textId="77777777" w:rsidR="008E5E7B" w:rsidRDefault="008E5E7B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="262C630F" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRDefault="00D7418C">
+    <w:p w14:paraId="480AE2AF" w14:textId="77777777" w:rsidR="008E5E7B" w:rsidRDefault="008E5E7B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="50EACB0B" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00F01EDA" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01EDA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F01EDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01EDA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -19819,83 +19809,71 @@
     <w:p w14:paraId="5A7C4AF9" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00F01EDA" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01EDA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F01EDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01EDA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Insert the full postal address of the application site or if the site does not have its own postal address then for example “land to the rear of”</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="6D551476" w14:textId="52EB8196" w:rsidR="00D7418C" w:rsidRPr="00F01EDA" w:rsidRDefault="00D7418C">
+    <w:p w14:paraId="6D551476" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00F01EDA" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01EDA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F01EDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01EDA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Insert the name(s) of the Landowner(s), eg. First name and surname or full company name.  Please note that you cannot be a party to the agreement if you do not hold an interest in the land ie. Only those listed on the Land Registry title for the </w:t>
-[...11 lines deleted...]
-        <w:t>ite can be listed in this Undertaking</w:t>
+        <w:t>Insert the name(s) of the Landowner(s), eg. First name and surname or full company name.  Please note that you cannot be a party to the agreement if you do not hold an interest in the land ie. Only those listed on the Land Registry title for the site can be listed in this Undertaking</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
     <w:p w14:paraId="73FEE32F" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00F01EDA" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01EDA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F01EDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01EDA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert the name(s) of the Developers eg, First name and surname or full company name, a </w:t>
@@ -20443,101 +20421,77 @@
     <w:p w14:paraId="67521030" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00034432" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC064C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Insert date of registered charge (date mortgage was registered on the land)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="15">
-    <w:p w14:paraId="5243F92C" w14:textId="3A1CA646" w:rsidR="00D7418C" w:rsidRPr="00034432" w:rsidRDefault="00D7418C">
+    <w:p w14:paraId="5243F92C" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00034432" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC064C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Insert the date the planning application was submitted to the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A569D4">
+        <w:t>Insert the date the planning application was submitted to the Council</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Borough </w:t>
-[...23 lines deleted...]
-        <w:t>Council</w:t>
+        <w:t xml:space="preserve"> or is intended to be submitted to the Council</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
     <w:p w14:paraId="14BAF0DE" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00FA4C56" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Insert the total of contribution for SANGS in both words and figures and the NET additional number of units proposed</w:t>
@@ -20985,82 +20939,66 @@
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00772BDC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>All signatures on behalf of mortgagee(s) must be accompanied by a certified copy of the mortgagee(s) Deed of Power of Attorney</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> which should be attached to the original Undertaking</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090F9114" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="353D7206" w14:textId="396D3543" w:rsidR="00D7418C" w:rsidRPr="008A59DF" w:rsidRDefault="00D7418C">
+    <w:p w14:paraId="353D7206" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="008A59DF" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A59DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">This undertaking has been designed so that applicants do not have to pay the </w:t>
-[...15 lines deleted...]
-        <w:t>Council’s legal costs in pr</w:t>
+        <w:t>This undertaking has been designed so that applicants do not have to pay the Council’s legal costs in pr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">eparing agreements such as this.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">If when using this template you wish the Council’s Planning department </w:t>
@@ -21169,136 +21107,84 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="008A59DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114C2E25" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="008A59DF" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3292EC60" w14:textId="151ACE56" w:rsidR="00D7418C" w:rsidRDefault="00D7418C">
+    <w:p w14:paraId="3292EC60" w14:textId="1DB6467C" w:rsidR="00D7418C" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A001B4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A569D4">
+        <w:t xml:space="preserve">If the Council’s legal team do become involved in the preparation of this Undertaking (or any bespoke S106 agreement) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Borough </w:t>
+        <w:t>legal costs will be payable prior to the Undertaking being confirmed by the Council as acceptable.  O</w:t>
       </w:r>
       <w:r w:rsidRPr="00A001B4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
-[...52 lines deleted...]
-        <w:t>Council’s solicitors costs in these matters.</w:t>
+        </w:rPr>
+        <w:t>n the submission of any bespoke S106 agreement your Solicitor should also agree to you paying the Council’s solicitors costs in these matters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E5D340" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00A001B4" w:rsidRDefault="00D7418C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -21334,93 +21220,61 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E2F0475" w14:textId="12E76A73" w:rsidR="00D7418C" w:rsidRPr="00530BE8" w:rsidRDefault="00D55589" w:rsidP="00530BE8">
+  <w:p w14:paraId="0E2F0475" w14:textId="457CB330" w:rsidR="00D7418C" w:rsidRPr="00530BE8" w:rsidRDefault="00111573" w:rsidP="00530BE8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>01</w:t>
-[...31 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>01.04.2026</w:t>
     </w:r>
     <w:r w:rsidR="00925090" w:rsidRPr="002D13D2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D7418C" w:rsidRPr="002D13D2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3CCAC110" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00F370A2" w:rsidRDefault="00D7418C" w:rsidP="00F370A2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
@@ -21510,96 +21364,95 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r w:rsidRPr="00F370A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05F2E3D0" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRDefault="00D7418C">
+    <w:p w14:paraId="698E3EE4" w14:textId="77777777" w:rsidR="008E5E7B" w:rsidRDefault="008E5E7B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56555B76" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRDefault="00D7418C">
+    <w:p w14:paraId="1FB72C39" w14:textId="77777777" w:rsidR="008E5E7B" w:rsidRDefault="008E5E7B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="3044" w:type="pct"/>
       <w:jc w:val="right"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2758"/>
       <w:gridCol w:w="2758"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D7418C" w:rsidRPr="00D45689" w14:paraId="2AE2F00A" w14:textId="77777777" w:rsidTr="00A20D08">
       <w:trPr>
         <w:trHeight w:val="558"/>
         <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="553D473E" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00A20D08" w:rsidRDefault="00D7418C" w:rsidP="00A20D08">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="8280"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A20D08">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>R</w:t>
           </w:r>
           <w:r>
@@ -21645,124 +21498,121 @@
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>ouncil</w:t>
           </w:r>
           <w:r w:rsidRPr="00A20D08">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> use only</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D7418C" w:rsidRPr="00D45689" w14:paraId="7FAFB6F1" w14:textId="77777777" w:rsidTr="00A20D08">
       <w:trPr>
         <w:trHeight w:val="729"/>
         <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2500" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="5F1F734B" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRDefault="00D7418C" w:rsidP="00A20D08">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="8280"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Invalid No:</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5496DEE9" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00D45689" w:rsidRDefault="00D7418C" w:rsidP="00A20D08">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="8280"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2500" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3AF2623E" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00D45689" w:rsidRDefault="00D7418C" w:rsidP="00A20D08">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="8280"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Application No:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D7418C" w:rsidRPr="00D45689" w14:paraId="75C419F1" w14:textId="77777777" w:rsidTr="00A20D08">
       <w:trPr>
         <w:trHeight w:val="674"/>
         <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2500" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="130A3443" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRDefault="00D7418C" w:rsidP="00A20D08">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="8280"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>SANGS contribution:</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0983B9CC" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRDefault="00D7418C" w:rsidP="00A20D08">
           <w:pPr>
             <w:tabs>
@@ -21792,51 +21642,50 @@
         <w:p w14:paraId="249943FC" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00D45689" w:rsidRDefault="00D7418C" w:rsidP="00A20D08">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="8280"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Payable prior to material operations commencing</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2500" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="26D1ED92" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRDefault="00D7418C" w:rsidP="00A20D08">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="8280"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>SAMM contribution:</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5E93B767" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRDefault="00D7418C" w:rsidP="00A20D08">
           <w:pPr>
             <w:tabs>
@@ -21872,78 +21721,76 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Payable prior to material operations commencing</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D7418C" w:rsidRPr="00D45689" w14:paraId="31842E79" w14:textId="77777777" w:rsidTr="00A20D08">
       <w:trPr>
         <w:trHeight w:val="674"/>
         <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2500" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7F24202B" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRDefault="00D7418C" w:rsidP="00A20D08">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="8280"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Date acceptable:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2500" w:type="pct"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="27F307EF" w14:textId="77777777" w:rsidR="00D7418C" w:rsidRPr="00D45689" w:rsidRDefault="00D7418C" w:rsidP="00A20D08">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="8280"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Granted/Refused date:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
@@ -27224,478 +27071,486 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1954166474">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1701583912">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2123912015">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1265721434">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="609506680">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/LRVM8SHrAt7YAXgw5cPFY3uTvjQMP/Z7MEjlIOFXcYO+I04oWhWs3C1Vrm7+lFgEgHcQp4fiwIcdKFQCN/1wA==" w:salt="TP0ZMg+901W616MV5j0BvQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="koPvMD+wKow2FOT0AsoLpJzm58gNnyQPlEyxvyp6x0dE6DzFjNIUFZ5WXb2SDOC9exjbWoDD+tBvryXZHpxfaA==" w:salt="6cpFsADcTOpJ5iZviMGOaQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00383D8E"/>
     <w:rsid w:val="00005CC7"/>
     <w:rsid w:val="000076A4"/>
+    <w:rsid w:val="000077B2"/>
+    <w:rsid w:val="00023177"/>
     <w:rsid w:val="000259AB"/>
     <w:rsid w:val="00027E4C"/>
     <w:rsid w:val="00034432"/>
-    <w:rsid w:val="0004242B"/>
     <w:rsid w:val="0005169D"/>
     <w:rsid w:val="00052B4D"/>
     <w:rsid w:val="00056103"/>
     <w:rsid w:val="0005733B"/>
     <w:rsid w:val="00060FD8"/>
     <w:rsid w:val="00063141"/>
-    <w:rsid w:val="00064AA1"/>
     <w:rsid w:val="00077D96"/>
     <w:rsid w:val="0008087F"/>
     <w:rsid w:val="00081505"/>
     <w:rsid w:val="00083A25"/>
     <w:rsid w:val="00084B3E"/>
     <w:rsid w:val="00095993"/>
     <w:rsid w:val="00096259"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000B508D"/>
     <w:rsid w:val="000D4002"/>
     <w:rsid w:val="000E3D70"/>
     <w:rsid w:val="000E5A8D"/>
     <w:rsid w:val="00110029"/>
+    <w:rsid w:val="00111573"/>
     <w:rsid w:val="00124763"/>
     <w:rsid w:val="001339B1"/>
     <w:rsid w:val="0013627C"/>
     <w:rsid w:val="00137466"/>
     <w:rsid w:val="00142D64"/>
     <w:rsid w:val="00152937"/>
     <w:rsid w:val="00157660"/>
     <w:rsid w:val="00162A33"/>
     <w:rsid w:val="00167C04"/>
     <w:rsid w:val="001703F9"/>
     <w:rsid w:val="00173844"/>
     <w:rsid w:val="00186B22"/>
     <w:rsid w:val="00193DED"/>
     <w:rsid w:val="001B0760"/>
     <w:rsid w:val="001B721B"/>
     <w:rsid w:val="001C33DF"/>
-    <w:rsid w:val="001D4094"/>
+    <w:rsid w:val="001C7415"/>
     <w:rsid w:val="001D4DED"/>
     <w:rsid w:val="001D5BCE"/>
     <w:rsid w:val="001E1099"/>
     <w:rsid w:val="001E75AE"/>
     <w:rsid w:val="001F1005"/>
     <w:rsid w:val="001F33AB"/>
     <w:rsid w:val="00201A80"/>
     <w:rsid w:val="00202450"/>
     <w:rsid w:val="00203FA0"/>
     <w:rsid w:val="00214D48"/>
     <w:rsid w:val="002226B0"/>
     <w:rsid w:val="00224C03"/>
     <w:rsid w:val="002420D4"/>
     <w:rsid w:val="00243849"/>
     <w:rsid w:val="00243F7C"/>
     <w:rsid w:val="0025342C"/>
     <w:rsid w:val="002715F0"/>
     <w:rsid w:val="00271A32"/>
     <w:rsid w:val="002744C3"/>
     <w:rsid w:val="00281160"/>
     <w:rsid w:val="0028160D"/>
     <w:rsid w:val="002B066B"/>
     <w:rsid w:val="002B18BB"/>
     <w:rsid w:val="002B5584"/>
-    <w:rsid w:val="002C4A2B"/>
+    <w:rsid w:val="002C0D81"/>
     <w:rsid w:val="002D13D2"/>
     <w:rsid w:val="002D3218"/>
     <w:rsid w:val="002E6AEB"/>
     <w:rsid w:val="002F610F"/>
     <w:rsid w:val="002F711B"/>
     <w:rsid w:val="003022FD"/>
     <w:rsid w:val="00302857"/>
     <w:rsid w:val="00307332"/>
     <w:rsid w:val="0030774F"/>
     <w:rsid w:val="00315DC1"/>
     <w:rsid w:val="003221FD"/>
     <w:rsid w:val="00322989"/>
     <w:rsid w:val="00322E61"/>
     <w:rsid w:val="00333787"/>
     <w:rsid w:val="00341D0C"/>
-    <w:rsid w:val="00354F2C"/>
     <w:rsid w:val="00355C48"/>
     <w:rsid w:val="00357431"/>
     <w:rsid w:val="00364FC1"/>
     <w:rsid w:val="00374502"/>
     <w:rsid w:val="00376262"/>
     <w:rsid w:val="003826EC"/>
     <w:rsid w:val="00383D8E"/>
     <w:rsid w:val="00385F0F"/>
     <w:rsid w:val="003A11D5"/>
     <w:rsid w:val="003A1C99"/>
     <w:rsid w:val="003A51B1"/>
     <w:rsid w:val="003A5592"/>
     <w:rsid w:val="003A6CAE"/>
     <w:rsid w:val="003B3884"/>
     <w:rsid w:val="003C0C2B"/>
     <w:rsid w:val="003C10BE"/>
     <w:rsid w:val="003C1C82"/>
     <w:rsid w:val="003C5B72"/>
     <w:rsid w:val="003C6A51"/>
     <w:rsid w:val="003D3D82"/>
     <w:rsid w:val="003E3530"/>
     <w:rsid w:val="003E755C"/>
     <w:rsid w:val="003F2D70"/>
     <w:rsid w:val="00404688"/>
     <w:rsid w:val="00417F26"/>
     <w:rsid w:val="00426D0E"/>
     <w:rsid w:val="00427A3F"/>
     <w:rsid w:val="004379A2"/>
     <w:rsid w:val="0044485A"/>
+    <w:rsid w:val="0044622B"/>
     <w:rsid w:val="00447B87"/>
     <w:rsid w:val="00451CA6"/>
-    <w:rsid w:val="00462AFF"/>
     <w:rsid w:val="00482149"/>
     <w:rsid w:val="0048351B"/>
     <w:rsid w:val="00490BC3"/>
     <w:rsid w:val="00493E4F"/>
     <w:rsid w:val="004958D6"/>
     <w:rsid w:val="00496070"/>
     <w:rsid w:val="004963DD"/>
     <w:rsid w:val="004A42A1"/>
     <w:rsid w:val="004A4D0A"/>
     <w:rsid w:val="004B0B59"/>
     <w:rsid w:val="004B19EC"/>
     <w:rsid w:val="004B5A88"/>
     <w:rsid w:val="004B7F52"/>
     <w:rsid w:val="004C5D5A"/>
     <w:rsid w:val="004D23CE"/>
     <w:rsid w:val="004D40F9"/>
     <w:rsid w:val="004E69F6"/>
     <w:rsid w:val="004F0B96"/>
     <w:rsid w:val="004F2DDB"/>
     <w:rsid w:val="00502A88"/>
     <w:rsid w:val="005128CE"/>
     <w:rsid w:val="005256B0"/>
     <w:rsid w:val="00530BE8"/>
     <w:rsid w:val="00534C91"/>
     <w:rsid w:val="00535E54"/>
     <w:rsid w:val="00540153"/>
     <w:rsid w:val="00542114"/>
     <w:rsid w:val="00550D28"/>
     <w:rsid w:val="00557999"/>
     <w:rsid w:val="0056659D"/>
     <w:rsid w:val="00570541"/>
     <w:rsid w:val="00572555"/>
     <w:rsid w:val="00577E8F"/>
     <w:rsid w:val="005857CB"/>
     <w:rsid w:val="005928AD"/>
     <w:rsid w:val="00592EFE"/>
     <w:rsid w:val="005941E5"/>
     <w:rsid w:val="0059639E"/>
     <w:rsid w:val="005B0EFA"/>
-    <w:rsid w:val="005B1568"/>
     <w:rsid w:val="005B68AF"/>
     <w:rsid w:val="005D3BF3"/>
     <w:rsid w:val="005D69B9"/>
     <w:rsid w:val="005D7C67"/>
     <w:rsid w:val="005F10A1"/>
     <w:rsid w:val="005F53B0"/>
     <w:rsid w:val="005F65C8"/>
     <w:rsid w:val="005F726C"/>
     <w:rsid w:val="005F775E"/>
     <w:rsid w:val="006011D1"/>
     <w:rsid w:val="00610FE1"/>
     <w:rsid w:val="006155FC"/>
     <w:rsid w:val="00627BC8"/>
     <w:rsid w:val="00633A69"/>
     <w:rsid w:val="006405B7"/>
     <w:rsid w:val="006447E1"/>
-    <w:rsid w:val="006455B8"/>
     <w:rsid w:val="0065355A"/>
     <w:rsid w:val="006540E0"/>
     <w:rsid w:val="00670C63"/>
     <w:rsid w:val="00674326"/>
+    <w:rsid w:val="00680B94"/>
     <w:rsid w:val="00694C42"/>
     <w:rsid w:val="006970D5"/>
     <w:rsid w:val="006A455C"/>
     <w:rsid w:val="006A7DFE"/>
     <w:rsid w:val="006B058C"/>
     <w:rsid w:val="006B091A"/>
     <w:rsid w:val="006B7C8C"/>
+    <w:rsid w:val="006C51C1"/>
     <w:rsid w:val="006C5307"/>
     <w:rsid w:val="006D049A"/>
+    <w:rsid w:val="006E03E2"/>
     <w:rsid w:val="006E060A"/>
     <w:rsid w:val="006E157C"/>
     <w:rsid w:val="006F0DE4"/>
     <w:rsid w:val="006F1653"/>
     <w:rsid w:val="00706D1A"/>
     <w:rsid w:val="00711F73"/>
     <w:rsid w:val="00713967"/>
     <w:rsid w:val="00715963"/>
     <w:rsid w:val="00716AA2"/>
     <w:rsid w:val="0072766C"/>
     <w:rsid w:val="007318A8"/>
     <w:rsid w:val="00740497"/>
     <w:rsid w:val="00747AE2"/>
     <w:rsid w:val="00752DFD"/>
     <w:rsid w:val="00761338"/>
     <w:rsid w:val="0076379B"/>
     <w:rsid w:val="00767D62"/>
     <w:rsid w:val="00772BDC"/>
     <w:rsid w:val="00782B9A"/>
     <w:rsid w:val="00784629"/>
     <w:rsid w:val="0079107E"/>
     <w:rsid w:val="00791A9C"/>
+    <w:rsid w:val="00794640"/>
     <w:rsid w:val="007A57F4"/>
     <w:rsid w:val="007A5AAA"/>
     <w:rsid w:val="007B1036"/>
     <w:rsid w:val="007B17ED"/>
     <w:rsid w:val="007B32EF"/>
     <w:rsid w:val="007D0917"/>
     <w:rsid w:val="007D45B0"/>
     <w:rsid w:val="007E2BA2"/>
     <w:rsid w:val="007E40B6"/>
+    <w:rsid w:val="0080731F"/>
     <w:rsid w:val="00812AD7"/>
     <w:rsid w:val="00812B52"/>
     <w:rsid w:val="008307A1"/>
     <w:rsid w:val="00835525"/>
     <w:rsid w:val="008458FA"/>
     <w:rsid w:val="008507A6"/>
     <w:rsid w:val="008517E9"/>
     <w:rsid w:val="00867B6F"/>
     <w:rsid w:val="00870FA6"/>
     <w:rsid w:val="00872657"/>
     <w:rsid w:val="008733B0"/>
     <w:rsid w:val="00873D01"/>
     <w:rsid w:val="00887646"/>
     <w:rsid w:val="008900E7"/>
     <w:rsid w:val="00890A8E"/>
     <w:rsid w:val="00890A9E"/>
     <w:rsid w:val="0089654F"/>
     <w:rsid w:val="00897B99"/>
+    <w:rsid w:val="008A0AE3"/>
     <w:rsid w:val="008A57B4"/>
     <w:rsid w:val="008A59DF"/>
     <w:rsid w:val="008A7BCC"/>
     <w:rsid w:val="008B28A4"/>
+    <w:rsid w:val="008B4B68"/>
     <w:rsid w:val="008B59CE"/>
-    <w:rsid w:val="008B701C"/>
     <w:rsid w:val="008C3C58"/>
     <w:rsid w:val="008C4EB2"/>
     <w:rsid w:val="008C5AFC"/>
     <w:rsid w:val="008D3903"/>
     <w:rsid w:val="008E3091"/>
     <w:rsid w:val="008E3200"/>
+    <w:rsid w:val="008E5E7B"/>
     <w:rsid w:val="00914848"/>
     <w:rsid w:val="0091506C"/>
     <w:rsid w:val="00915932"/>
     <w:rsid w:val="00917B9B"/>
     <w:rsid w:val="00920F02"/>
     <w:rsid w:val="009236D6"/>
     <w:rsid w:val="00925090"/>
     <w:rsid w:val="009264CC"/>
     <w:rsid w:val="009268E7"/>
     <w:rsid w:val="009311CC"/>
     <w:rsid w:val="00932CF3"/>
     <w:rsid w:val="00943329"/>
-    <w:rsid w:val="0094637C"/>
     <w:rsid w:val="00952B15"/>
     <w:rsid w:val="009548F1"/>
     <w:rsid w:val="00955385"/>
     <w:rsid w:val="009560A8"/>
     <w:rsid w:val="009605B7"/>
     <w:rsid w:val="0096333C"/>
     <w:rsid w:val="0097317F"/>
     <w:rsid w:val="00977EA8"/>
     <w:rsid w:val="00991270"/>
     <w:rsid w:val="009916C2"/>
     <w:rsid w:val="009918E3"/>
     <w:rsid w:val="009946B2"/>
     <w:rsid w:val="009946D2"/>
     <w:rsid w:val="009960E7"/>
     <w:rsid w:val="009A1D39"/>
     <w:rsid w:val="009B4422"/>
     <w:rsid w:val="009B55F6"/>
     <w:rsid w:val="009B7CDA"/>
     <w:rsid w:val="009C7498"/>
     <w:rsid w:val="009D4E39"/>
     <w:rsid w:val="009D4F37"/>
     <w:rsid w:val="009D55AE"/>
     <w:rsid w:val="009D64BE"/>
     <w:rsid w:val="009E0A2D"/>
     <w:rsid w:val="009E5586"/>
     <w:rsid w:val="009F381A"/>
     <w:rsid w:val="009F4209"/>
     <w:rsid w:val="009F4C90"/>
     <w:rsid w:val="009F6560"/>
     <w:rsid w:val="00A001B4"/>
     <w:rsid w:val="00A11933"/>
     <w:rsid w:val="00A15CEE"/>
     <w:rsid w:val="00A173B9"/>
     <w:rsid w:val="00A20D08"/>
     <w:rsid w:val="00A247DF"/>
     <w:rsid w:val="00A256CD"/>
     <w:rsid w:val="00A3209B"/>
     <w:rsid w:val="00A551A4"/>
-    <w:rsid w:val="00A569D4"/>
     <w:rsid w:val="00A64D76"/>
     <w:rsid w:val="00A65D2B"/>
     <w:rsid w:val="00A74E9D"/>
     <w:rsid w:val="00A75AC1"/>
     <w:rsid w:val="00A766EF"/>
     <w:rsid w:val="00A76C43"/>
     <w:rsid w:val="00A77AF1"/>
     <w:rsid w:val="00A80CAD"/>
     <w:rsid w:val="00A81537"/>
     <w:rsid w:val="00A93B01"/>
     <w:rsid w:val="00A94B8E"/>
     <w:rsid w:val="00AA3981"/>
     <w:rsid w:val="00AB7918"/>
     <w:rsid w:val="00AC512F"/>
-    <w:rsid w:val="00AD0995"/>
     <w:rsid w:val="00AD5898"/>
     <w:rsid w:val="00AD61C2"/>
     <w:rsid w:val="00AD7083"/>
     <w:rsid w:val="00AE57BC"/>
     <w:rsid w:val="00B004A0"/>
     <w:rsid w:val="00B02E65"/>
     <w:rsid w:val="00B03078"/>
     <w:rsid w:val="00B1175A"/>
     <w:rsid w:val="00B20B21"/>
     <w:rsid w:val="00B2149B"/>
     <w:rsid w:val="00B23F2D"/>
     <w:rsid w:val="00B25022"/>
     <w:rsid w:val="00B279B0"/>
     <w:rsid w:val="00B320F8"/>
-    <w:rsid w:val="00B4057F"/>
     <w:rsid w:val="00B43FD3"/>
+    <w:rsid w:val="00B441F2"/>
     <w:rsid w:val="00B6589C"/>
+    <w:rsid w:val="00B83C7E"/>
     <w:rsid w:val="00B90385"/>
     <w:rsid w:val="00B91450"/>
     <w:rsid w:val="00B92883"/>
     <w:rsid w:val="00BA00A0"/>
     <w:rsid w:val="00BA5F46"/>
     <w:rsid w:val="00BB04F6"/>
     <w:rsid w:val="00BB166E"/>
-    <w:rsid w:val="00BB655C"/>
     <w:rsid w:val="00BC2593"/>
     <w:rsid w:val="00BC4893"/>
     <w:rsid w:val="00BD0773"/>
     <w:rsid w:val="00BD4B12"/>
     <w:rsid w:val="00BE0969"/>
     <w:rsid w:val="00BE79E0"/>
+    <w:rsid w:val="00BF0406"/>
     <w:rsid w:val="00BF653A"/>
     <w:rsid w:val="00C01F55"/>
     <w:rsid w:val="00C05024"/>
     <w:rsid w:val="00C05138"/>
     <w:rsid w:val="00C05384"/>
     <w:rsid w:val="00C15FB3"/>
     <w:rsid w:val="00C23240"/>
     <w:rsid w:val="00C30858"/>
+    <w:rsid w:val="00C354B6"/>
     <w:rsid w:val="00C3721D"/>
     <w:rsid w:val="00C42C66"/>
     <w:rsid w:val="00C52F38"/>
     <w:rsid w:val="00C5457C"/>
     <w:rsid w:val="00C56067"/>
     <w:rsid w:val="00C602CE"/>
     <w:rsid w:val="00C6265E"/>
     <w:rsid w:val="00C64FE8"/>
     <w:rsid w:val="00C70CD0"/>
     <w:rsid w:val="00C76233"/>
     <w:rsid w:val="00C827F2"/>
     <w:rsid w:val="00CA14C9"/>
     <w:rsid w:val="00CA4412"/>
     <w:rsid w:val="00CA7404"/>
     <w:rsid w:val="00CA7BD9"/>
+    <w:rsid w:val="00CB02ED"/>
     <w:rsid w:val="00CB2356"/>
     <w:rsid w:val="00CB60D6"/>
+    <w:rsid w:val="00CB6950"/>
     <w:rsid w:val="00CC13F7"/>
     <w:rsid w:val="00CC787A"/>
+    <w:rsid w:val="00CD05CA"/>
+    <w:rsid w:val="00CD5334"/>
     <w:rsid w:val="00CD6A1E"/>
     <w:rsid w:val="00CE1766"/>
     <w:rsid w:val="00CE290E"/>
     <w:rsid w:val="00CE354D"/>
     <w:rsid w:val="00CE4E48"/>
     <w:rsid w:val="00CE7A0D"/>
     <w:rsid w:val="00CF36EF"/>
     <w:rsid w:val="00CF5F8E"/>
     <w:rsid w:val="00CF7C00"/>
     <w:rsid w:val="00CF7F0A"/>
     <w:rsid w:val="00D01824"/>
     <w:rsid w:val="00D06BBF"/>
     <w:rsid w:val="00D1013D"/>
     <w:rsid w:val="00D11E2F"/>
     <w:rsid w:val="00D17442"/>
     <w:rsid w:val="00D17662"/>
     <w:rsid w:val="00D24D39"/>
     <w:rsid w:val="00D31DFC"/>
+    <w:rsid w:val="00D339AD"/>
     <w:rsid w:val="00D346F6"/>
     <w:rsid w:val="00D4252F"/>
     <w:rsid w:val="00D43FDE"/>
     <w:rsid w:val="00D444DF"/>
     <w:rsid w:val="00D44A57"/>
     <w:rsid w:val="00D54F63"/>
     <w:rsid w:val="00D55589"/>
     <w:rsid w:val="00D7418C"/>
     <w:rsid w:val="00D876A2"/>
     <w:rsid w:val="00D92BA2"/>
     <w:rsid w:val="00D9576B"/>
     <w:rsid w:val="00DA16E8"/>
-    <w:rsid w:val="00DA2056"/>
     <w:rsid w:val="00DA3254"/>
     <w:rsid w:val="00DA70A7"/>
     <w:rsid w:val="00DA77F5"/>
     <w:rsid w:val="00DB0018"/>
     <w:rsid w:val="00DB002F"/>
     <w:rsid w:val="00DB3021"/>
     <w:rsid w:val="00DC084E"/>
     <w:rsid w:val="00DC32EF"/>
     <w:rsid w:val="00DC40D7"/>
     <w:rsid w:val="00DC573C"/>
     <w:rsid w:val="00DF0AB0"/>
     <w:rsid w:val="00DF0C5B"/>
     <w:rsid w:val="00E11835"/>
     <w:rsid w:val="00E23560"/>
     <w:rsid w:val="00E23773"/>
     <w:rsid w:val="00E24EB4"/>
     <w:rsid w:val="00E25649"/>
     <w:rsid w:val="00E30F50"/>
     <w:rsid w:val="00E323FC"/>
     <w:rsid w:val="00E34AA3"/>
     <w:rsid w:val="00E46DA2"/>
     <w:rsid w:val="00E574B5"/>
     <w:rsid w:val="00E61E35"/>
     <w:rsid w:val="00E654D0"/>
     <w:rsid w:val="00E6602C"/>
@@ -27703,96 +27558,96 @@
     <w:rsid w:val="00E86F5C"/>
     <w:rsid w:val="00E9269E"/>
     <w:rsid w:val="00E9475B"/>
     <w:rsid w:val="00E94FB9"/>
     <w:rsid w:val="00EA4D7A"/>
     <w:rsid w:val="00EA550C"/>
     <w:rsid w:val="00EA73D0"/>
     <w:rsid w:val="00ED224E"/>
     <w:rsid w:val="00ED34E9"/>
     <w:rsid w:val="00ED5067"/>
     <w:rsid w:val="00ED60E5"/>
     <w:rsid w:val="00EE24C6"/>
     <w:rsid w:val="00EE79AB"/>
     <w:rsid w:val="00EF3566"/>
     <w:rsid w:val="00F01EDA"/>
     <w:rsid w:val="00F06192"/>
     <w:rsid w:val="00F061FE"/>
     <w:rsid w:val="00F105BC"/>
     <w:rsid w:val="00F22E78"/>
     <w:rsid w:val="00F370A2"/>
     <w:rsid w:val="00F4257D"/>
     <w:rsid w:val="00F43C6F"/>
     <w:rsid w:val="00F44E76"/>
     <w:rsid w:val="00F555CD"/>
     <w:rsid w:val="00F562CA"/>
-    <w:rsid w:val="00F6116F"/>
     <w:rsid w:val="00F82887"/>
     <w:rsid w:val="00F83A5F"/>
     <w:rsid w:val="00F86AD5"/>
     <w:rsid w:val="00F87137"/>
     <w:rsid w:val="00F90050"/>
     <w:rsid w:val="00F92B42"/>
     <w:rsid w:val="00FA4C56"/>
     <w:rsid w:val="00FA706A"/>
     <w:rsid w:val="00FB4046"/>
     <w:rsid w:val="00FB454F"/>
     <w:rsid w:val="00FB4A9A"/>
     <w:rsid w:val="00FC16F1"/>
     <w:rsid w:val="00FD0F5A"/>
     <w:rsid w:val="00FD2E4B"/>
     <w:rsid w:val="00FD445C"/>
     <w:rsid w:val="00FD46E6"/>
+    <w:rsid w:val="00FD53A9"/>
     <w:rsid w:val="00FD6136"/>
     <w:rsid w:val="00FD7A19"/>
     <w:rsid w:val="00FE056B"/>
     <w:rsid w:val="00FE140E"/>
     <w:rsid w:val="00FE2060"/>
     <w:rsid w:val="00FE59A1"/>
     <w:rsid w:val="00FE70AF"/>
     <w:rsid w:val="00FF24A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0C18E514"/>
   <w15:docId w15:val="{2900BA72-E9B6-4A66-A17F-C9DE84971DA7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -29062,75 +28917,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFB697BD-A25C-4DD6-ABD1-7BBAEC9F76B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>3257</Words>
-  <Characters>18568</Characters>
+  <Words>3250</Words>
+  <Characters>18530</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>154</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Unilateral undertaking template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Runnymede Borough Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21782</CharactersWithSpaces>
+  <CharactersWithSpaces>21737</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3014674</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:georje.reed@runnymede.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>